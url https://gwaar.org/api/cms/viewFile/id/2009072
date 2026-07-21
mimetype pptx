--- v0 (2026-06-24)
+++ v1 (2026-07-21)
@@ -236,178 +236,107 @@
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620" autoAdjust="0"/>
     <p:restoredTop sz="94622" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="69" d="100"/>
           <a:sy n="69" d="100"/>
         </p:scale>
-        <p:origin x="3030" y="120"/>
+        <p:origin x="2118" y="108"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.fntdata"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.fntdata"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.fntdata"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Stephanie Haas" userId="b3f34c97-64d7-4cc1-8823-3c1e56c39997" providerId="ADAL" clId="{132A0E9A-5F57-4EC6-BAB8-8EB2B559E9C6}"/>
     <pc:docChg chg="modSld">
-      <pc:chgData name="Stephanie Haas" userId="b3f34c97-64d7-4cc1-8823-3c1e56c39997" providerId="ADAL" clId="{132A0E9A-5F57-4EC6-BAB8-8EB2B559E9C6}" dt="2026-06-22T19:59:23.386" v="16" actId="688"/>
+      <pc:chgData name="Stephanie Haas" userId="b3f34c97-64d7-4cc1-8823-3c1e56c39997" providerId="ADAL" clId="{132A0E9A-5F57-4EC6-BAB8-8EB2B559E9C6}" dt="2026-06-29T16:43:06.983" v="1" actId="1076"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Stephanie Haas" userId="b3f34c97-64d7-4cc1-8823-3c1e56c39997" providerId="ADAL" clId="{132A0E9A-5F57-4EC6-BAB8-8EB2B559E9C6}" dt="2026-06-22T19:59:23.386" v="16" actId="688"/>
-[...54 lines deleted...]
-        <pc:chgData name="Stephanie Haas" userId="b3f34c97-64d7-4cc1-8823-3c1e56c39997" providerId="ADAL" clId="{132A0E9A-5F57-4EC6-BAB8-8EB2B559E9C6}" dt="2026-06-22T19:55:50.443" v="3" actId="14100"/>
+        <pc:chgData name="Stephanie Haas" userId="b3f34c97-64d7-4cc1-8823-3c1e56c39997" providerId="ADAL" clId="{132A0E9A-5F57-4EC6-BAB8-8EB2B559E9C6}" dt="2026-06-29T16:43:06.983" v="1" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="257"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Stephanie Haas" userId="b3f34c97-64d7-4cc1-8823-3c1e56c39997" providerId="ADAL" clId="{132A0E9A-5F57-4EC6-BAB8-8EB2B559E9C6}" dt="2026-06-22T19:55:43.040" v="2" actId="14100"/>
+          <ac:chgData name="Stephanie Haas" userId="b3f34c97-64d7-4cc1-8823-3c1e56c39997" providerId="ADAL" clId="{132A0E9A-5F57-4EC6-BAB8-8EB2B559E9C6}" dt="2026-06-29T16:43:06.983" v="1" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="257"/>
             <ac:spMk id="8" creationId="{00000000-0000-0000-0000-000000000000}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="mod">
-[...14 lines deleted...]
-        </pc:grpChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -594,51 +523,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>6/22/2026</a:t>
+              <a:t>6/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -759,51 +688,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>6/22/2026</a:t>
+              <a:t>6/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -934,51 +863,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>6/22/2026</a:t>
+              <a:t>6/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1099,51 +1028,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>6/22/2026</a:t>
+              <a:t>6/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1341,51 +1270,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>6/22/2026</a:t>
+              <a:t>6/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1623,51 +1552,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>6/22/2026</a:t>
+              <a:t>6/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2039,51 +1968,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>6/22/2026</a:t>
+              <a:t>6/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2153,51 +2082,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>6/22/2026</a:t>
+              <a:t>6/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2245,51 +2174,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>6/22/2026</a:t>
+              <a:t>6/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2517,51 +2446,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>6/22/2026</a:t>
+              <a:t>6/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2766,51 +2695,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>6/22/2026</a:t>
+              <a:t>6/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2978,51 +2907,51 @@
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>6/22/2026</a:t>
+              <a:t>6/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3333,55 +3262,55 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Freeform 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -3418,104 +3347,104 @@
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId2"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Freeform 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3301365" y="0"/>
-            <a:ext cx="4471035" cy="2839877"/>
+            <a:off x="3301365" y="-200025"/>
+            <a:ext cx="4471035" cy="2962061"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="4471035" h="2962061">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="4471035" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="4471035" y="2962061"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="2962061"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip r:embed="rId3"/>
             <a:stretch>
-              <a:fillRect t="-16100"/>
+              <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="4" name="Group 4"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6105312" y="662189"/>
+            <a:off x="6106506" y="811930"/>
             <a:ext cx="1240735" cy="1363992"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="432500" cy="475466"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5" name="Freeform 5"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="432500" cy="475466"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="432500" h="475466">
                   <a:moveTo>
@@ -3817,230 +3746,230 @@
             </a:prstGeom>
           </p:spPr>
           <p:txBody>
             <a:bodyPr lIns="50800" tIns="50800" rIns="50800" bIns="50800" rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr">
                 <a:lnSpc>
                   <a:spcPts val="2463"/>
                 </a:lnSpc>
               </a:pPr>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="15" name="Group 15"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="108000" y="3505377"/>
-            <a:ext cx="4853982" cy="1527771"/>
+            <a:ext cx="4853982" cy="1438361"/>
             <a:chOff x="0" y="0"/>
-            <a:chExt cx="6471976" cy="2037028"/>
+            <a:chExt cx="6471976" cy="1917815"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="16" name="Group 16"/>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
-              <a:ext cx="486724" cy="2037028"/>
+              <a:ext cx="486724" cy="1917815"/>
               <a:chOff x="0" y="0"/>
-              <a:chExt cx="128321" cy="537045"/>
+              <a:chExt cx="128321" cy="505615"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="17" name="Freeform 17"/>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="0" y="0"/>
-                <a:ext cx="128321" cy="537044"/>
+                <a:ext cx="128321" cy="505615"/>
               </a:xfrm>
               <a:custGeom>
                 <a:avLst/>
                 <a:gdLst/>
                 <a:ahLst/>
                 <a:cxnLst/>
                 <a:rect l="l" t="t" r="r" b="b"/>
                 <a:pathLst>
-                  <a:path w="128321" h="537044">
+                  <a:path w="128321" h="505615">
                     <a:moveTo>
                       <a:pt x="0" y="0"/>
                     </a:moveTo>
                     <a:lnTo>
                       <a:pt x="128321" y="0"/>
                     </a:lnTo>
                     <a:lnTo>
-                      <a:pt x="128321" y="537044"/>
+                      <a:pt x="128321" y="505615"/>
                     </a:lnTo>
                     <a:lnTo>
-                      <a:pt x="0" y="537044"/>
+                      <a:pt x="0" y="505615"/>
                     </a:lnTo>
                     <a:close/>
                   </a:path>
                 </a:pathLst>
               </a:custGeom>
               <a:solidFill>
                 <a:srgbClr val="00356C"/>
               </a:solidFill>
               <a:ln w="9525" cap="sq">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
                 <a:miter/>
               </a:ln>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="18" name="TextBox 18"/>
               <p:cNvSpPr txBox="1"/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="0" y="-38100"/>
-                <a:ext cx="128321" cy="575145"/>
+                <a:ext cx="128321" cy="543715"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
             <p:txBody>
               <a:bodyPr lIns="50800" tIns="50800" rIns="50800" bIns="50800" rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr">
                   <a:lnSpc>
                     <a:spcPts val="2464"/>
                   </a:lnSpc>
                 </a:pPr>
                 <a:endParaRPr/>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="19" name="Group 19"/>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="486724" y="0"/>
-              <a:ext cx="5985252" cy="2037028"/>
+              <a:ext cx="5985252" cy="1917815"/>
               <a:chOff x="0" y="0"/>
-              <a:chExt cx="1577959" cy="537045"/>
+              <a:chExt cx="1577959" cy="505615"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="20" name="Freeform 20"/>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="0" y="0"/>
-                <a:ext cx="1577959" cy="537044"/>
+                <a:ext cx="1577959" cy="505615"/>
               </a:xfrm>
               <a:custGeom>
                 <a:avLst/>
                 <a:gdLst/>
                 <a:ahLst/>
                 <a:cxnLst/>
                 <a:rect l="l" t="t" r="r" b="b"/>
                 <a:pathLst>
-                  <a:path w="1577959" h="537044">
+                  <a:path w="1577959" h="505615">
                     <a:moveTo>
                       <a:pt x="0" y="0"/>
                     </a:moveTo>
                     <a:lnTo>
                       <a:pt x="1577959" y="0"/>
                     </a:lnTo>
                     <a:lnTo>
-                      <a:pt x="1577959" y="537044"/>
+                      <a:pt x="1577959" y="505615"/>
                     </a:lnTo>
                     <a:lnTo>
-                      <a:pt x="0" y="537044"/>
+                      <a:pt x="0" y="505615"/>
                     </a:lnTo>
                     <a:close/>
                   </a:path>
                 </a:pathLst>
               </a:custGeom>
               <a:solidFill>
                 <a:srgbClr val="EDF6FF"/>
               </a:solidFill>
               <a:ln w="9525" cap="sq">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
                 <a:miter/>
               </a:ln>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="21" name="TextBox 21"/>
               <p:cNvSpPr txBox="1"/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="0" y="-38100"/>
-                <a:ext cx="1577959" cy="575145"/>
+                <a:ext cx="1577959" cy="543715"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
             <p:txBody>
               <a:bodyPr lIns="50800" tIns="50800" rIns="50800" bIns="50800" rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr">
                   <a:lnSpc>
                     <a:spcPts val="2464"/>
                   </a:lnSpc>
                 </a:pPr>
                 <a:endParaRPr/>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="22" name="TextBox 22"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
@@ -4066,51 +3995,51 @@
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-US" sz="3569" b="1">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                   <a:latin typeface="Canva Sans Bold"/>
                   <a:ea typeface="Canva Sans Bold"/>
                   <a:cs typeface="Canva Sans Bold"/>
                   <a:sym typeface="Canva Sans Bold"/>
                 </a:rPr>
                 <a:t>1</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="23" name="Group 23"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="112329" y="5214123"/>
+            <a:off x="112329" y="5124713"/>
             <a:ext cx="4849654" cy="1353168"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="6466205" cy="1804224"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="24" name="Group 24"/>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="486290" cy="1804224"/>
               <a:chOff x="0" y="0"/>
               <a:chExt cx="128206" cy="475668"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="25" name="Freeform 25"/>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
@@ -4316,51 +4245,51 @@
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-US" sz="3569" b="1">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                   <a:latin typeface="Canva Sans Bold"/>
                   <a:ea typeface="Canva Sans Bold"/>
                   <a:cs typeface="Canva Sans Bold"/>
                   <a:sym typeface="Canva Sans Bold"/>
                 </a:rPr>
                 <a:t>2</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="31" name="Group 31"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="124028" y="6748266"/>
+            <a:off x="124028" y="6658856"/>
             <a:ext cx="4853982" cy="1131648"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="6471976" cy="1508864"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="32" name="Group 32"/>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="486724" cy="1508864"/>
               <a:chOff x="0" y="0"/>
               <a:chExt cx="128321" cy="397799"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="33" name="Freeform 33"/>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
@@ -4566,51 +4495,51 @@
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-US" sz="3569" b="1">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                   <a:latin typeface="Canva Sans Bold"/>
                   <a:ea typeface="Canva Sans Bold"/>
                   <a:cs typeface="Canva Sans Bold"/>
                   <a:sym typeface="Canva Sans Bold"/>
                 </a:rPr>
                 <a:t>3</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="39" name="Group 39"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="123762" y="8024956"/>
+            <a:off x="123762" y="7935546"/>
             <a:ext cx="4838220" cy="1098486"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="6450960" cy="1464648"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="40" name="Group 40"/>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="485144" cy="1464648"/>
               <a:chOff x="0" y="0"/>
               <a:chExt cx="127904" cy="386141"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="41" name="Freeform 41"/>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
@@ -4815,52 +4744,52 @@
                 </a:lnSpc>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-US" sz="3569" b="1">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                   <a:latin typeface="Canva Sans Bold"/>
                   <a:ea typeface="Canva Sans Bold"/>
                   <a:cs typeface="Canva Sans Bold"/>
                   <a:sym typeface="Canva Sans Bold"/>
                 </a:rPr>
                 <a:t>4</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="47" name="Freeform 47"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="16919035" flipH="1">
-            <a:off x="5482061" y="49813"/>
+          <a:xfrm rot="-4439916" flipH="1">
+            <a:off x="5460177" y="216979"/>
             <a:ext cx="654421" cy="567561"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="654421" h="567561">
                 <a:moveTo>
                   <a:pt x="654421" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="567562"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="654421" y="567562"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="654421" y="0"/>
                 </a:lnTo>
@@ -4869,451 +4798,398 @@
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
             <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                   <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="48" name="Freeform 48"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="48" name="TextBox 48"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5246694" y="7759932"/>
-[...52 lines deleted...]
-            <a:off x="6123991" y="800372"/>
+            <a:off x="6123590" y="890803"/>
             <a:ext cx="1223651" cy="1208774"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2463"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1759" dirty="0">
+              <a:rPr lang="en-US" sz="1759">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Canva Student Font"/>
                 <a:ea typeface="Canva Student Font"/>
                 <a:cs typeface="Canva Student Font"/>
                 <a:sym typeface="Canva Student Font"/>
               </a:rPr>
               <a:t>Changes made during this time take effect </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1759" dirty="0">
+              <a:rPr lang="en-US" sz="1759">
                 <a:solidFill>
                   <a:srgbClr val="B93530"/>
                 </a:solidFill>
                 <a:latin typeface="Canva Student Font"/>
                 <a:ea typeface="Canva Student Font"/>
                 <a:cs typeface="Canva Student Font"/>
                 <a:sym typeface="Canva Student Font"/>
               </a:rPr>
               <a:t>JANUARY 1.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="50" name="TextBox 50"/>
+          <p:cNvPr id="49" name="TextBox 49"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="534056" y="-75043"/>
             <a:ext cx="2508653" cy="1070140"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="8740"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="6243">
                 <a:solidFill>
                   <a:srgbClr val="00356C"/>
                 </a:solidFill>
                 <a:latin typeface="Inspirations"/>
                 <a:ea typeface="Inspirations"/>
                 <a:cs typeface="Inspirations"/>
                 <a:sym typeface="Inspirations"/>
               </a:rPr>
               <a:t>Get Ready</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="51" name="TextBox 51"/>
+          <p:cNvPr id="50" name="TextBox 50"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1495697" y="745256"/>
-            <a:ext cx="376428" cy="288541"/>
+            <a:off x="1495696" y="745255"/>
+            <a:ext cx="498221" cy="288541"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2389"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1706" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B93530"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri (MS) Bold"/>
                 <a:ea typeface="Calibri (MS) Bold"/>
                 <a:cs typeface="Calibri (MS) Bold"/>
                 <a:sym typeface="Calibri (MS) Bold"/>
               </a:rPr>
               <a:t>FOR</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="52" name="TextBox 52"/>
+          <p:cNvPr id="51" name="TextBox 51"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="425462" y="946993"/>
+            <a:off x="429663" y="930917"/>
             <a:ext cx="3914635" cy="794385"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="6886"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="4918" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00356C"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana Bold"/>
                 <a:ea typeface="Verdana Bold"/>
                 <a:cs typeface="Verdana Bold"/>
                 <a:sym typeface="Verdana Bold"/>
               </a:rPr>
               <a:t>MEDICARE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="53" name="TextBox 53"/>
+          <p:cNvPr id="52" name="TextBox 52"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="568910" y="1559006"/>
             <a:ext cx="3733452" cy="440297"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="3654"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2610" b="1">
+              <a:rPr lang="en-US" sz="2610" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="B93530"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana Bold"/>
                 <a:ea typeface="Verdana Bold"/>
                 <a:cs typeface="Verdana Bold"/>
                 <a:sym typeface="Verdana Bold"/>
               </a:rPr>
               <a:t>OPEN ENROLLMENT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="54" name="TextBox 54"/>
+          <p:cNvPr id="53" name="TextBox 53"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="692950" y="2094490"/>
             <a:ext cx="3440906" cy="403924"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2936"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2097" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="ITC Franklin Gothic LT Semi-Bold"/>
                 <a:ea typeface="ITC Franklin Gothic LT Semi-Bold"/>
                 <a:cs typeface="ITC Franklin Gothic LT Semi-Bold"/>
                 <a:sym typeface="ITC Franklin Gothic LT Semi-Bold"/>
               </a:rPr>
               <a:t>OCTOBER 15 - DECEMBER 7</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="55" name="TextBox 55"/>
+          <p:cNvPr id="54" name="TextBox 54"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="867910" y="2771561"/>
             <a:ext cx="6226016" cy="540385"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2239"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1599" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Canva Sans Bold"/>
                 <a:ea typeface="Canva Sans Bold"/>
                 <a:cs typeface="Canva Sans Bold"/>
                 <a:sym typeface="Canva Sans Bold"/>
               </a:rPr>
               <a:t>Now is the time to get organized so you can make informed choices about your Medicare coverage for next year.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="56" name="TextBox 56"/>
+          <p:cNvPr id="55" name="TextBox 55"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="498369" y="3505686"/>
             <a:ext cx="3555157" cy="257175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2100"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1500" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana Bold"/>
                 <a:ea typeface="Verdana Bold"/>
                 <a:cs typeface="Verdana Bold"/>
                 <a:sym typeface="Verdana Bold"/>
               </a:rPr>
               <a:t>Write Down your Medication List</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="57" name="TextBox 57"/>
+          <p:cNvPr id="56" name="TextBox 56"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="439317" y="3734286"/>
-            <a:ext cx="4557283" cy="1231265"/>
+            <a:off x="420728" y="3875891"/>
+            <a:ext cx="4557283" cy="983615"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="302259" lvl="1" indent="-151129" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1959"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1399">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="Verdana"/>
@@ -5373,126 +5249,105 @@
                 <a:ea typeface="Verdana Italics"/>
                 <a:cs typeface="Verdana Italics"/>
                 <a:sym typeface="Verdana Italics"/>
               </a:rPr>
               <a:t>(every 30, 60, 90 days etc.)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="302259" lvl="1" indent="-151129" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1959"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1399">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="Verdana"/>
                 <a:cs typeface="Verdana"/>
                 <a:sym typeface="Verdana"/>
               </a:rPr>
-              <a:t>How often you take them</a:t>
-[...19 lines deleted...]
-              </a:rPr>
               <a:t>Your preferred pharmacy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="58" name="TextBox 58"/>
+          <p:cNvPr id="57" name="TextBox 57"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="534056" y="5219349"/>
+            <a:off x="534056" y="5129939"/>
             <a:ext cx="2767309" cy="257175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2100"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1500" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana Bold"/>
                 <a:ea typeface="Verdana Bold"/>
                 <a:cs typeface="Verdana Bold"/>
                 <a:sym typeface="Verdana Bold"/>
               </a:rPr>
               <a:t>Watch for Important Mail</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="59" name="TextBox 59"/>
+          <p:cNvPr id="58" name="TextBox 58"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="404699" y="5543199"/>
+            <a:off x="404699" y="5453789"/>
             <a:ext cx="4626519" cy="983615"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="302259" lvl="1" indent="-151129" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1959"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1399">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana"/>
@@ -5506,98 +5361,98 @@
           <a:p>
             <a:pPr marL="302259" lvl="1" indent="-151129" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1959"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1399">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="Verdana"/>
                 <a:cs typeface="Verdana"/>
                 <a:sym typeface="Verdana"/>
               </a:rPr>
               <a:t>Information from Medicare about next year’s costs and coverage</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="60" name="TextBox 60"/>
+          <p:cNvPr id="59" name="TextBox 59"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="570977" y="6760404"/>
+            <a:off x="570977" y="6670994"/>
             <a:ext cx="3409940" cy="257175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2100"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1500" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana Bold"/>
                 <a:ea typeface="Verdana Bold"/>
                 <a:cs typeface="Verdana Bold"/>
                 <a:sym typeface="Verdana Bold"/>
               </a:rPr>
               <a:t>Review your Health Care Needs</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="61" name="TextBox 61"/>
+          <p:cNvPr id="60" name="TextBox 60"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="404699" y="7027104"/>
+            <a:off x="404699" y="6937694"/>
             <a:ext cx="4626519" cy="735965"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="302259" lvl="1" indent="-151129" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1959"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1399">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana"/>
@@ -5632,98 +5487,98 @@
           <a:p>
             <a:pPr marL="302259" lvl="1" indent="-151129" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1959"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1399">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="Verdana"/>
                 <a:cs typeface="Verdana"/>
                 <a:sym typeface="Verdana"/>
               </a:rPr>
               <a:t>Do you need different health services?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="62" name="TextBox 62"/>
+          <p:cNvPr id="61" name="TextBox 61"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="561251" y="8044006"/>
+            <a:off x="561251" y="7954596"/>
             <a:ext cx="3741111" cy="257175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="2100"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1500" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana Bold"/>
                 <a:ea typeface="Verdana Bold"/>
                 <a:cs typeface="Verdana Bold"/>
                 <a:sym typeface="Verdana Bold"/>
               </a:rPr>
               <a:t>Gather your Medicare Information</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="63" name="TextBox 63"/>
+          <p:cNvPr id="62" name="TextBox 62"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="404699" y="8319270"/>
+            <a:off x="404699" y="8229860"/>
             <a:ext cx="4626519" cy="735965"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="302259" lvl="1" indent="-151129" algn="just">
               <a:lnSpc>
                 <a:spcPts val="1959"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1399">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana"/>
@@ -5758,170 +5613,211 @@
           <a:p>
             <a:pPr marL="302259" lvl="1" indent="-151129" algn="just">
               <a:lnSpc>
                 <a:spcPts val="1959"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1399">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="Verdana"/>
                 <a:cs typeface="Verdana"/>
                 <a:sym typeface="Verdana"/>
               </a:rPr>
               <a:t>Notes about your health care needs</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="64" name="TextBox 64"/>
+          <p:cNvPr id="63" name="TextBox 63"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5246694" y="3619986"/>
             <a:ext cx="2144414" cy="540385"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2239"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1599" b="1">
                 <a:solidFill>
                   <a:srgbClr val="00356C"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana Bold"/>
                 <a:ea typeface="Verdana Bold"/>
                 <a:cs typeface="Verdana Bold"/>
                 <a:sym typeface="Verdana Bold"/>
               </a:rPr>
               <a:t>For Free, Unbiased Help Contact:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="65" name="TextBox 65"/>
+          <p:cNvPr id="64" name="TextBox 64"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="132043" y="9275842"/>
             <a:ext cx="4837954" cy="550123"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="1120"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri (MS)"/>
                 <a:ea typeface="Calibri (MS)"/>
                 <a:cs typeface="Calibri (MS)"/>
                 <a:sym typeface="Calibri (MS)"/>
               </a:rPr>
               <a:t>This project was supported by the Administration for Community Living (ACL), U.S. Department of Health and Human Services (HHS) as part of a financial assistance award totaling $1,061,673 with 100 percent funding by ACL/HHS. The contents are those of the author(s) and do not necessarily represent the official views of, nor an endorsement, by ACL/HHS, or the U.S. Government. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="66" name="TextBox 66"/>
+          <p:cNvPr id="65" name="TextBox 65"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5473996" y="5168274"/>
             <a:ext cx="1689808" cy="659130"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2519"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1799" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF3131"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri (MS) Bold"/>
                 <a:ea typeface="Calibri (MS) Bold"/>
                 <a:cs typeface="Calibri (MS) Bold"/>
                 <a:sym typeface="Calibri (MS) Bold"/>
               </a:rPr>
               <a:t>Insert contact information here</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="66" name="TextBox 66"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5536882" y="8021271"/>
+            <a:ext cx="1689808" cy="659130"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="2519"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1799" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF3131"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri (MS) Bold"/>
+                <a:ea typeface="Calibri (MS) Bold"/>
+                <a:cs typeface="Calibri (MS) Bold"/>
+                <a:sym typeface="Calibri (MS) Bold"/>
+              </a:rPr>
+              <a:t>Insert your logo here</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -6104,52 +6000,52 @@
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="7" name="Group 7"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="585457" y="268858"/>
             <a:ext cx="4235976" cy="2066086"/>
             <a:chOff x="0" y="-47625"/>
             <a:chExt cx="5647968" cy="2754781"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="8" name="TextBox 8"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="254863" y="413771"/>
-              <a:ext cx="5136887" cy="1079307"/>
+              <a:off x="160003" y="412858"/>
+              <a:ext cx="5393105" cy="1079307"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr">
                 <a:lnSpc>
                   <a:spcPts val="6886"/>
                 </a:lnSpc>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-US" sz="4918" b="1" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="00356C"/>
                   </a:solidFill>
                   <a:latin typeface="Verdana Bold"/>
                   <a:ea typeface="Verdana Bold"/>
                   <a:cs typeface="Verdana Bold"/>
                   <a:sym typeface="Verdana Bold"/>
@@ -6362,350 +6258,297 @@
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr">
                 <a:lnSpc>
                   <a:spcPts val="2936"/>
                 </a:lnSpc>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-US" sz="2097" b="1">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                   <a:latin typeface="ITC Franklin Gothic LT Semi-Bold"/>
                   <a:ea typeface="ITC Franklin Gothic LT Semi-Bold"/>
                   <a:cs typeface="ITC Franklin Gothic LT Semi-Bold"/>
                   <a:sym typeface="ITC Franklin Gothic LT Semi-Bold"/>
                 </a:rPr>
                 <a:t>OCTOBER 15 - DECEMBER 7</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="Freeform 15"/>
-[...52 lines deleted...]
-          <p:cNvPr id="16" name="AutoShape 16"/>
+          <p:cNvPr id="15" name="AutoShape 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="108000" y="4527594"/>
             <a:ext cx="5091937" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="9525" cap="flat">
             <a:solidFill>
               <a:srgbClr val="B93530"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="AutoShape 17"/>
+          <p:cNvPr id="16" name="AutoShape 16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="108000" y="5764241"/>
             <a:ext cx="5091937" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="9525" cap="flat">
             <a:solidFill>
               <a:srgbClr val="B93530"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="AutoShape 18"/>
+          <p:cNvPr id="17" name="AutoShape 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="122768" y="6858822"/>
             <a:ext cx="5091937" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="9525" cap="flat">
             <a:solidFill>
               <a:srgbClr val="B93530"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="AutoShape 19"/>
+          <p:cNvPr id="18" name="AutoShape 18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
             <a:off x="1170388" y="3354993"/>
             <a:ext cx="15963" cy="4835256"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="9525" cap="flat">
             <a:solidFill>
               <a:srgbClr val="B93530"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="20" name="Group 20"/>
+          <p:cNvPr id="19" name="Group 19"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="5252845" y="3299186"/>
             <a:ext cx="2331113" cy="4549905"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="812588" cy="1586023"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="21" name="Freeform 21"/>
+            <p:cNvPr id="20" name="Freeform 20"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="812588" cy="1586023"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="812588" h="1586023">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="812588" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="812588" y="1586023"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="1586023"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:ln w="19050" cap="sq">
               <a:solidFill>
                 <a:srgbClr val="00356C"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="22" name="TextBox 22"/>
+            <p:cNvPr id="21" name="TextBox 21"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="812588" cy="1624123"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
           <p:txBody>
             <a:bodyPr lIns="50800" tIns="50800" rIns="50800" bIns="50800" rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr">
                 <a:lnSpc>
                   <a:spcPts val="2463"/>
                 </a:lnSpc>
               </a:pPr>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="23" name="Group 23"/>
+          <p:cNvPr id="22" name="Group 22"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="233426" y="5907133"/>
             <a:ext cx="817529" cy="842152"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="1090038" cy="1122869"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:grpSp>
           <p:nvGrpSpPr>
-            <p:cNvPr id="24" name="Group 24"/>
+            <p:cNvPr id="23" name="Group 23"/>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="1090038" cy="1122869"/>
               <a:chOff x="0" y="0"/>
               <a:chExt cx="812800" cy="837281"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="25" name="Freeform 25"/>
+              <p:cNvPr id="24" name="Freeform 24"/>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="0" y="0"/>
                 <a:ext cx="812800" cy="837281"/>
               </a:xfrm>
               <a:custGeom>
                 <a:avLst/>
                 <a:gdLst/>
                 <a:ahLst/>
                 <a:cxnLst/>
                 <a:rect l="l" t="t" r="r" b="b"/>
                 <a:pathLst>
                   <a:path w="812800" h="837281">
                     <a:moveTo>
                       <a:pt x="406400" y="0"/>
                     </a:moveTo>
                     <a:cubicBezTo>
                       <a:pt x="181951" y="0"/>
                       <a:pt x="0" y="187432"/>
                       <a:pt x="0" y="418640"/>
                     </a:cubicBezTo>
                     <a:cubicBezTo>
@@ -6719,168 +6562,168 @@
                       <a:pt x="812800" y="418640"/>
                     </a:cubicBezTo>
                     <a:cubicBezTo>
                       <a:pt x="812800" y="187432"/>
                       <a:pt x="630849" y="0"/>
                       <a:pt x="406400" y="0"/>
                     </a:cubicBezTo>
                     <a:close/>
                   </a:path>
                 </a:pathLst>
               </a:custGeom>
               <a:solidFill>
                 <a:srgbClr val="00356C"/>
               </a:solidFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="26" name="TextBox 26"/>
+              <p:cNvPr id="25" name="TextBox 25"/>
               <p:cNvSpPr txBox="1"/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="76200" y="40395"/>
                 <a:ext cx="660400" cy="718391"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
             <p:txBody>
               <a:bodyPr lIns="20273" tIns="20273" rIns="20273" bIns="20273" rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr">
                   <a:lnSpc>
                     <a:spcPts val="2484"/>
                   </a:lnSpc>
                 </a:pPr>
                 <a:endParaRPr/>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="27" name="Freeform 27"/>
+            <p:cNvPr id="26" name="Freeform 26"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="198807" y="160389"/>
               <a:ext cx="673757" cy="802091"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="673757" h="802091">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="673756" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="673756" y="802091"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="802091"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill>
               <a:blip>
                 <a:extLst>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </a:blipFill>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="28" name="Group 28"/>
+          <p:cNvPr id="27" name="Group 27"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="227991" y="7082659"/>
             <a:ext cx="817529" cy="818339"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="1090038" cy="1091119"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:grpSp>
           <p:nvGrpSpPr>
-            <p:cNvPr id="29" name="Group 29"/>
+            <p:cNvPr id="28" name="Group 28"/>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="1090038" cy="1091119"/>
               <a:chOff x="0" y="0"/>
               <a:chExt cx="812800" cy="813606"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="30" name="Freeform 30"/>
+              <p:cNvPr id="29" name="Freeform 29"/>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="0" y="0"/>
                 <a:ext cx="812800" cy="813606"/>
               </a:xfrm>
               <a:custGeom>
                 <a:avLst/>
                 <a:gdLst/>
                 <a:ahLst/>
                 <a:cxnLst/>
                 <a:rect l="l" t="t" r="r" b="b"/>
                 <a:pathLst>
                   <a:path w="812800" h="813606">
                     <a:moveTo>
                       <a:pt x="406400" y="0"/>
                     </a:moveTo>
                     <a:cubicBezTo>
                       <a:pt x="181951" y="0"/>
                       <a:pt x="0" y="182132"/>
                       <a:pt x="0" y="406803"/>
                     </a:cubicBezTo>
                     <a:cubicBezTo>
@@ -6894,168 +6737,168 @@
                       <a:pt x="812800" y="406803"/>
                     </a:cubicBezTo>
                     <a:cubicBezTo>
                       <a:pt x="812800" y="182132"/>
                       <a:pt x="630849" y="0"/>
                       <a:pt x="406400" y="0"/>
                     </a:cubicBezTo>
                     <a:close/>
                   </a:path>
                 </a:pathLst>
               </a:custGeom>
               <a:solidFill>
                 <a:srgbClr val="B93530"/>
               </a:solidFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="31" name="TextBox 31"/>
+              <p:cNvPr id="30" name="TextBox 30"/>
               <p:cNvSpPr txBox="1"/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="76200" y="38176"/>
                 <a:ext cx="660400" cy="699155"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
             <p:txBody>
               <a:bodyPr lIns="20273" tIns="20273" rIns="20273" bIns="20273" rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr">
                   <a:lnSpc>
                     <a:spcPts val="2484"/>
                   </a:lnSpc>
                 </a:pPr>
                 <a:endParaRPr/>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="32" name="Freeform 32"/>
+            <p:cNvPr id="31" name="Freeform 31"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="124580" y="279400"/>
               <a:ext cx="839372" cy="512017"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="839372" h="512017">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="839372" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="839372" y="512017"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="512017"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill>
               <a:blip>
                 <a:extLst>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </a:blipFill>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="33" name="Group 33"/>
+          <p:cNvPr id="32" name="Group 32"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="249759" y="4760164"/>
             <a:ext cx="817529" cy="818339"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="1090038" cy="1091119"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:grpSp>
           <p:nvGrpSpPr>
-            <p:cNvPr id="34" name="Group 34"/>
+            <p:cNvPr id="33" name="Group 33"/>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="1090038" cy="1091119"/>
               <a:chOff x="0" y="0"/>
               <a:chExt cx="812800" cy="813606"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="35" name="Freeform 35"/>
+              <p:cNvPr id="34" name="Freeform 34"/>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="0" y="0"/>
                 <a:ext cx="812800" cy="813606"/>
               </a:xfrm>
               <a:custGeom>
                 <a:avLst/>
                 <a:gdLst/>
                 <a:ahLst/>
                 <a:cxnLst/>
                 <a:rect l="l" t="t" r="r" b="b"/>
                 <a:pathLst>
                   <a:path w="812800" h="813606">
                     <a:moveTo>
                       <a:pt x="406400" y="0"/>
                     </a:moveTo>
                     <a:cubicBezTo>
                       <a:pt x="181951" y="0"/>
                       <a:pt x="0" y="182132"/>
                       <a:pt x="0" y="406803"/>
                     </a:cubicBezTo>
                     <a:cubicBezTo>
@@ -7069,168 +6912,168 @@
                       <a:pt x="812800" y="406803"/>
                     </a:cubicBezTo>
                     <a:cubicBezTo>
                       <a:pt x="812800" y="182132"/>
                       <a:pt x="630849" y="0"/>
                       <a:pt x="406400" y="0"/>
                     </a:cubicBezTo>
                     <a:close/>
                   </a:path>
                 </a:pathLst>
               </a:custGeom>
               <a:solidFill>
                 <a:srgbClr val="B93530"/>
               </a:solidFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="36" name="TextBox 36"/>
+              <p:cNvPr id="35" name="TextBox 35"/>
               <p:cNvSpPr txBox="1"/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="76200" y="38176"/>
                 <a:ext cx="660400" cy="699155"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
             <p:txBody>
               <a:bodyPr lIns="20273" tIns="20273" rIns="20273" bIns="20273" rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr">
                   <a:lnSpc>
                     <a:spcPts val="2484"/>
                   </a:lnSpc>
                 </a:pPr>
                 <a:endParaRPr/>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="37" name="Freeform 37"/>
+            <p:cNvPr id="36" name="Freeform 36"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="155111" y="263851"/>
               <a:ext cx="779817" cy="563418"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="779817" h="563418">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="779817" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="779817" y="563417"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="563417"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill>
               <a:blip>
                 <a:extLst>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </a:blipFill>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="38" name="Group 38"/>
+          <p:cNvPr id="37" name="Group 37"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="249759" y="3489744"/>
             <a:ext cx="817529" cy="817529"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="1090038" cy="1090038"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:grpSp>
           <p:nvGrpSpPr>
-            <p:cNvPr id="39" name="Group 39"/>
+            <p:cNvPr id="38" name="Group 38"/>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="1090038" cy="1090038"/>
               <a:chOff x="0" y="0"/>
               <a:chExt cx="812800" cy="812800"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="40" name="Freeform 40"/>
+              <p:cNvPr id="39" name="Freeform 39"/>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="0" y="0"/>
                 <a:ext cx="812800" cy="812800"/>
               </a:xfrm>
               <a:custGeom>
                 <a:avLst/>
                 <a:gdLst/>
                 <a:ahLst/>
                 <a:cxnLst/>
                 <a:rect l="l" t="t" r="r" b="b"/>
                 <a:pathLst>
                   <a:path w="812800" h="812800">
                     <a:moveTo>
                       <a:pt x="406400" y="0"/>
                     </a:moveTo>
                     <a:cubicBezTo>
                       <a:pt x="181951" y="0"/>
                       <a:pt x="0" y="181951"/>
                       <a:pt x="0" y="406400"/>
                     </a:cubicBezTo>
                     <a:cubicBezTo>
@@ -7244,499 +7087,499 @@
                       <a:pt x="812800" y="406400"/>
                     </a:cubicBezTo>
                     <a:cubicBezTo>
                       <a:pt x="812800" y="181951"/>
                       <a:pt x="630849" y="0"/>
                       <a:pt x="406400" y="0"/>
                     </a:cubicBezTo>
                     <a:close/>
                   </a:path>
                 </a:pathLst>
               </a:custGeom>
               <a:solidFill>
                 <a:srgbClr val="00356C"/>
               </a:solidFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="41" name="TextBox 41"/>
+              <p:cNvPr id="40" name="TextBox 40"/>
               <p:cNvSpPr txBox="1"/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="76200" y="38100"/>
                 <a:ext cx="660400" cy="698500"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
             <p:txBody>
               <a:bodyPr lIns="20273" tIns="20273" rIns="20273" bIns="20273" rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr">
                   <a:lnSpc>
                     <a:spcPts val="2484"/>
                   </a:lnSpc>
                 </a:pPr>
                 <a:endParaRPr/>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="42" name="Freeform 42"/>
+            <p:cNvPr id="41" name="Freeform 41"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="252964" y="146988"/>
               <a:ext cx="584111" cy="796062"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="584111" h="796062">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="584111" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="584111" y="796062"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="796062"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill>
               <a:blip>
                 <a:extLst>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </a:blipFill>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="43" name="Group 43"/>
+          <p:cNvPr id="42" name="Group 42"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="9134622"/>
-            <a:ext cx="7772400" cy="965484"/>
+            <a:off x="-648980" y="9134622"/>
+            <a:ext cx="8922064" cy="965484"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="3110088" cy="336552"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="44" name="Freeform 44"/>
+            <p:cNvPr id="43" name="Freeform 43"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="3110088" cy="336552"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="3110088" h="336552">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="3110088" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="3110088" y="336552"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="336552"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:srgbClr val="00356C"/>
             </a:solidFill>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="45" name="TextBox 45"/>
+            <p:cNvPr id="44" name="TextBox 44"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="3110088" cy="374652"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
           <p:txBody>
             <a:bodyPr lIns="50800" tIns="50800" rIns="50800" bIns="50800" rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr">
                 <a:lnSpc>
                   <a:spcPts val="2484"/>
                 </a:lnSpc>
               </a:pPr>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="46" name="Group 46"/>
+          <p:cNvPr id="45" name="Group 45"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="108000" y="9238617"/>
             <a:ext cx="7556704" cy="720121"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="2634145" cy="251023"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="47" name="Freeform 47"/>
+            <p:cNvPr id="46" name="Freeform 46"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="2634145" cy="251023"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst/>
               <a:ahLst/>
               <a:cxnLst/>
               <a:rect l="l" t="t" r="r" b="b"/>
               <a:pathLst>
                 <a:path w="2634145" h="251023">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="2634145" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="2634145" y="251023"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="251023"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="48" name="TextBox 48"/>
+            <p:cNvPr id="47" name="TextBox 47"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="2634145" cy="289123"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
           <p:txBody>
             <a:bodyPr lIns="50800" tIns="50800" rIns="50800" bIns="50800" rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr">
                 <a:lnSpc>
                   <a:spcPts val="2484"/>
                 </a:lnSpc>
               </a:pPr>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="49" name="Freeform 49"/>
+          <p:cNvPr id="48" name="Freeform 48"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5573498" y="9294511"/>
             <a:ext cx="1795223" cy="564941"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="1795223" h="564941">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1795222" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="1795222" y="564940"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="564940"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId8"/>
+            <a:blip r:embed="rId7"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="50" name="TextBox 50"/>
+          <p:cNvPr id="49" name="TextBox 49"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="2449244"/>
             <a:ext cx="6226016" cy="540385"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2239"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1599" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Canva Sans Bold"/>
                 <a:ea typeface="Canva Sans Bold"/>
                 <a:cs typeface="Canva Sans Bold"/>
                 <a:sym typeface="Canva Sans Bold"/>
               </a:rPr>
               <a:t>Now is the time to get organized so you can make informed choices about your Medicare coverage for next year.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="51" name="TextBox 51"/>
+          <p:cNvPr id="50" name="TextBox 50"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="265722" y="9309328"/>
             <a:ext cx="4837954" cy="550123"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="1120"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri (MS)"/>
                 <a:ea typeface="Calibri (MS)"/>
                 <a:cs typeface="Calibri (MS)"/>
                 <a:sym typeface="Calibri (MS)"/>
               </a:rPr>
               <a:t>This project was supported by the Administration for Community Living (ACL), U.S. Department of Health and Human Services (HHS) as part of a financial assistance award totaling $1,061,673 with 100 percent funding by ACL/HHS. The contents are those of the author(s) and do not necessarily represent the official views of, nor an endorsement, by ACL/HHS, or the U.S. Government. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="52" name="TextBox 52"/>
+          <p:cNvPr id="51" name="TextBox 51"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1305413" y="3261086"/>
             <a:ext cx="2481411" cy="344805"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2519"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1799" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri (MS) Bold"/>
                 <a:ea typeface="Calibri (MS) Bold"/>
                 <a:cs typeface="Calibri (MS) Bold"/>
                 <a:sym typeface="Calibri (MS) Bold"/>
               </a:rPr>
               <a:t>MAKE A MEDICATION LIST</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="53" name="TextBox 53"/>
+          <p:cNvPr id="52" name="TextBox 52"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1170388" y="3663041"/>
             <a:ext cx="4013586" cy="831215"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="345439" lvl="1" indent="-172720" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1599"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
@@ -7810,92 +7653,92 @@
           <a:p>
             <a:pPr marL="345439" lvl="1" indent="-172720" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1599"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1599">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri (MS)"/>
                 <a:ea typeface="Calibri (MS)"/>
                 <a:cs typeface="Calibri (MS)"/>
                 <a:sym typeface="Calibri (MS)"/>
               </a:rPr>
               <a:t>Preferred pharmacy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="54" name="TextBox 54"/>
+          <p:cNvPr id="53" name="TextBox 53"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1283944" y="4526308"/>
             <a:ext cx="2887861" cy="344805"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2519"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1799" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri (MS) Bold"/>
                 <a:ea typeface="Calibri (MS) Bold"/>
                 <a:cs typeface="Calibri (MS) Bold"/>
                 <a:sym typeface="Calibri (MS) Bold"/>
               </a:rPr>
               <a:t>WATCH FOR IMPORTANT MAIL</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="55" name="TextBox 55"/>
+          <p:cNvPr id="54" name="TextBox 54"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1170388" y="4909213"/>
             <a:ext cx="4013586" cy="831215"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="345439" lvl="1" indent="-172720" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1599"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
@@ -7915,92 +7758,92 @@
           <a:p>
             <a:pPr marL="345439" lvl="1" indent="-172720" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1599"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1599">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri (MS)"/>
                 <a:ea typeface="Calibri (MS)"/>
                 <a:cs typeface="Calibri (MS)"/>
                 <a:sym typeface="Calibri (MS)"/>
               </a:rPr>
               <a:t>Information from Medicare about next year’s costs and coverage</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="56" name="TextBox 56"/>
+          <p:cNvPr id="55" name="TextBox 55"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1276269" y="5744714"/>
-            <a:ext cx="3513235" cy="301365"/>
+            <a:off x="1276270" y="5744714"/>
+            <a:ext cx="3357414" cy="344805"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2519"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1799" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1799" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri (MS) Bold"/>
                 <a:ea typeface="Calibri (MS) Bold"/>
                 <a:cs typeface="Calibri (MS) Bold"/>
                 <a:sym typeface="Calibri (MS) Bold"/>
               </a:rPr>
               <a:t>REVIEW YOUR HEALTH CARE NEEDS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="57" name="TextBox 57"/>
+          <p:cNvPr id="56" name="TextBox 56"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1136679" y="6118095"/>
             <a:ext cx="4013586" cy="631190"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="345439" lvl="1" indent="-172720" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1599"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
@@ -8041,133 +7884,133 @@
           <a:p>
             <a:pPr marL="345439" lvl="1" indent="-172720" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1599"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1599">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri (MS)"/>
                 <a:ea typeface="Calibri (MS)"/>
                 <a:cs typeface="Calibri (MS)"/>
                 <a:sym typeface="Calibri (MS)"/>
               </a:rPr>
               <a:t>Do you need different health services?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="58" name="TextBox 58"/>
+          <p:cNvPr id="57" name="TextBox 57"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1283944" y="6848165"/>
             <a:ext cx="3873996" cy="344805"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2519"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1799" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri (MS) Bold"/>
                 <a:ea typeface="Calibri (MS) Bold"/>
                 <a:cs typeface="Calibri (MS) Bold"/>
                 <a:sym typeface="Calibri (MS) Bold"/>
               </a:rPr>
               <a:t>GATHER YOUR MEDICARE INFORMATION</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="59" name="TextBox 59"/>
+          <p:cNvPr id="58" name="TextBox 58"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1283944" y="7202495"/>
             <a:ext cx="1999551" cy="231140"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="1599"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1599">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri (MS)"/>
                 <a:ea typeface="Calibri (MS)"/>
                 <a:cs typeface="Calibri (MS)"/>
                 <a:sym typeface="Calibri (MS)"/>
               </a:rPr>
               <a:t>Have these items ready:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="60" name="TextBox 60"/>
+          <p:cNvPr id="59" name="TextBox 59"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1136679" y="7443160"/>
             <a:ext cx="3353432" cy="831215"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="345439" lvl="1" indent="-172720" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1599"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
@@ -8229,51 +8072,51 @@
           <a:p>
             <a:pPr marL="345439" lvl="1" indent="-172720" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1599"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1599">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri (MS)"/>
                 <a:ea typeface="Calibri (MS)"/>
                 <a:cs typeface="Calibri (MS)"/>
                 <a:sym typeface="Calibri (MS)"/>
               </a:rPr>
               <a:t>Notes about your health care needs</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="61" name="TextBox 61"/>
+          <p:cNvPr id="60" name="TextBox 60"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="508602" y="8407725"/>
             <a:ext cx="4352195" cy="737235"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2940"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2100">
@@ -8282,126 +8125,167 @@
                 </a:solidFill>
                 <a:latin typeface="Canva Student Font"/>
                 <a:ea typeface="Canva Student Font"/>
                 <a:cs typeface="Canva Student Font"/>
                 <a:sym typeface="Canva Student Font"/>
               </a:rPr>
               <a:t>Changes made during Medicare Open Enrollment take effect </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="B93530"/>
                 </a:solidFill>
                 <a:latin typeface="Canva Student Font"/>
                 <a:ea typeface="Canva Student Font"/>
                 <a:cs typeface="Canva Student Font"/>
                 <a:sym typeface="Canva Student Font"/>
               </a:rPr>
               <a:t>JANUARY 1.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="62" name="TextBox 62"/>
+          <p:cNvPr id="61" name="TextBox 61"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5308055" y="3533501"/>
             <a:ext cx="2144414" cy="540385"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2239"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1599" b="1">
                 <a:solidFill>
                   <a:srgbClr val="00356C"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana Bold"/>
                 <a:ea typeface="Verdana Bold"/>
                 <a:cs typeface="Verdana Bold"/>
                 <a:sym typeface="Verdana Bold"/>
               </a:rPr>
               <a:t>For Free, Unbiased Help Contact:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="63" name="TextBox 63"/>
+          <p:cNvPr id="62" name="TextBox 62"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5573498" y="5081298"/>
             <a:ext cx="1689808" cy="659130"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2519"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1799" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF3131"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri (MS) Bold"/>
                 <a:ea typeface="Calibri (MS) Bold"/>
                 <a:cs typeface="Calibri (MS) Bold"/>
                 <a:sym typeface="Calibri (MS) Bold"/>
               </a:rPr>
               <a:t>Insert contact information here</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="63" name="TextBox 63"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5473996" y="8203475"/>
+            <a:ext cx="1689808" cy="659130"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPts val="2519"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1799" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF3131"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri (MS) Bold"/>
+                <a:ea typeface="Calibri (MS) Bold"/>
+                <a:cs typeface="Calibri (MS) Bold"/>
+                <a:sym typeface="Calibri (MS) Bold"/>
+              </a:rPr>
+              <a:t>Insert your logo here</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -8662,94 +8546,94 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{8e087664-409d-4c4c-a6b4-7aa01020d6ea}" enabled="0" method="" siteId="{8e087664-409d-4c4c-a6b4-7aa01020d6ea}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>475</Words>
+  <Words>478</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
-  <Paragraphs>58</Paragraphs>
+  <Paragraphs>59</Paragraphs>
   <Slides>2</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="15" baseType="lpstr">
+      <vt:lpstr>Canva Sans Bold</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Verdana Italics</vt:lpstr>
+      <vt:lpstr>ITC Franklin Gothic LT Semi-Bold</vt:lpstr>
+      <vt:lpstr>Calibri (MS) Bold</vt:lpstr>
+      <vt:lpstr>Verdana Bold</vt:lpstr>
+      <vt:lpstr>Canva Student Font</vt:lpstr>
+      <vt:lpstr>Calibri (MS) Italics</vt:lpstr>
       <vt:lpstr>Inspirations</vt:lpstr>
-      <vt:lpstr>Verdana Italics</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>Verdana Bold</vt:lpstr>
       <vt:lpstr>Calibri (MS)</vt:lpstr>
-      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Verdana</vt:lpstr>
-      <vt:lpstr>Canva Sans Bold</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>ITC Franklin Gothic LT Semi-Bold</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Get Ready for Medicare Open Enrollment Flyers 2026</dc:title>
+  <dc:title>Get Ready for Medicare Open Enrollment Flyers 2026.</dc:title>
   <dc:creator>Stephanie Haas</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:identifier>DAHM7aht17g</dc:identifier>
 </cp:coreProperties>
 </file>