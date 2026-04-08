--- v0 (2026-02-22)
+++ v1 (2026-04-08)
@@ -5,60 +5,60 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://gwaar-my.sharepoint.com/personal/stephanie_haas_gwaar_org/Documents/Material from the Website/2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\dhs.wistate.us\1ww\Control\DphCtl\Badr-Ooa\SHIP Grant\Volunteer Risk and Program Management\2025 VRPM materials\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1ACE29A7-9FD2-4AD1-92FE-8B030BE84EFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F3EBF6F7-2897-40F0-A235-7EFB7DE54F23}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{7452B831-C410-47B6-AB4C-FBE167E4CC2F}"/>
+    <workbookView xWindow="-24120" yWindow="630" windowWidth="24240" windowHeight="13020" xr2:uid="{7452B831-C410-47B6-AB4C-FBE167E4CC2F}"/>
   </bookViews>
   <sheets>
     <sheet name="Intro" sheetId="2" r:id="rId1"/>
     <sheet name="Personnel file contents tracker" sheetId="1" r:id="rId2"/>
     <sheet name="Dropdowns" sheetId="3" state="hidden" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -123,53 +123,50 @@
   <si>
     <t>Auto insurance</t>
   </si>
   <si>
     <t>Record of exit</t>
   </si>
   <si>
     <t>Background check (driving, education, employment history, volunteer history, criminal records, CCAP, OIG, Sex offender registry, and others)</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Wisconsin Volunteer Risk and Program Management (VRPM) Volunteer Tracking Spreadsheet Template</t>
   </si>
   <si>
     <t>This template is available to State Health Insurance Assistance Program (SHIP) partner agencies to help them track volunteer information.</t>
   </si>
   <si>
     <t>This template is compliant with Wisconsin SHIP VRPM policy requirements. For details, see the:</t>
   </si>
   <si>
-    <t>Wisconsin VRPM (P-p02236) (PDF)</t>
-[...1 lines deleted...]
-  <si>
     <t>This template is supported by the Administration for Community Living (ACL), U.S. Department of Health and Human Services (HHS) as part of a financial assistance award totaling $1,061,673 with 100 percent funding by ACL/HHS. The contents are those of the author(s) and do not necessarily represent the official views of, nor an endorsement, by ACL/HHS, or the U.S. Government.</t>
   </si>
   <si>
     <t>Example</t>
   </si>
   <si>
     <t>Doe</t>
   </si>
   <si>
     <t>Completed 2/1/26</t>
   </si>
   <si>
     <t>Completed; no COI</t>
   </si>
   <si>
     <t>222-222-2222; fake@email.com</t>
   </si>
   <si>
     <t>Outreach volunteer</t>
   </si>
   <si>
     <t>02/01/26 - 07/01/26</t>
   </si>
   <si>
     <t>Certification</t>
@@ -184,50 +181,53 @@
     <t>Advanced</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Provided Medicare Minute presentations</t>
   </si>
   <si>
     <t>Voluntary exit due to caregiving duties</t>
   </si>
   <si>
     <t>01/15/26: No concerns</t>
   </si>
   <si>
     <t>Completed; no concerns</t>
   </si>
   <si>
     <t>Orientation, training completed</t>
   </si>
   <si>
     <t>Recognitions</t>
   </si>
   <si>
     <t>Success stories shared each year</t>
+  </si>
+  <si>
+    <t>Wisconsin VRPM (P-02236) (PDF)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="mm/dd/yy;@"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
@@ -263,90 +263,96 @@
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Title" xfId="1" builtinId="15"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/></Relationships>
 </file>
 
 <file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -376,59 +382,61 @@
       <key name="_Attribution">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Icon">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Display">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_CanonicalPropertyNames">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_ClassificationId">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
     </keyFlags>
   </global>
 </rvTypesInfo>
 </file>
 
 <file path=xl/richData/rdrichvalue.xml><?xml version="1.0" encoding="utf-8"?>
 <rvData xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="1">
   <rv s="0">
     <v>0</v>
     <v>5</v>
+    <v>State Health Insurance Assistance Program (SHIP) logo</v>
   </rv>
 </rvData>
 </file>
 
 <file path=xl/richData/rdrichvaluestructure.xml><?xml version="1.0" encoding="utf-8"?>
 <rvStructures xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="1">
   <s t="_localImage">
     <k n="_rvRel:LocalImageIdentifier" t="i"/>
     <k n="CalcOrigin" t="i"/>
+    <k n="Text" t="s"/>
   </s>
 </rvStructures>
 </file>
 
 <file path=xl/richData/richValueRel.xml><?xml version="1.0" encoding="utf-8"?>
 <richValueRels xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/richvaluerel" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <rel r:id="rId1"/>
 </richValueRels>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -721,313 +729,316 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhs.wisconsin.gov/publications/p02236.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B3F5B53F-2E42-4AF1-916A-E25A1B0EA874}">
   <sheetPr>
     <tabColor theme="1" tint="0.34998626667073579"/>
   </sheetPr>
   <dimension ref="A1:A9"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
+      <selection activeCell="A7" sqref="A7"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="139.85546875" customWidth="1"/>
+    <col min="1" max="1" width="139.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="24" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:1" ht="23.4" x14ac:dyDescent="0.45">
       <c r="A1" s="2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:1" ht="85.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" ht="85.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="9" spans="1:1" ht="24.75" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:1" ht="24.6" x14ac:dyDescent="0.3">
       <c r="A9" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A5" r:id="rId1" xr:uid="{3073554C-5EA6-432D-96A8-C98288CCB2D4}"/>
+    <hyperlink ref="A5" r:id="rId1" display="Wisconsin VRPM (P-p02236) (PDF)" xr:uid="{3073554C-5EA6-432D-96A8-C98288CCB2D4}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E61D11D-C744-478E-82D2-6BA5240F8C7E}">
   <dimension ref="A1:R2"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="18.85546875" style="8" customWidth="1"/>
-[...17 lines deleted...]
-    <col min="19" max="16384" width="8.85546875" style="8"/>
+    <col min="1" max="1" width="18.88671875" style="8" customWidth="1"/>
+    <col min="2" max="2" width="20.33203125" style="8" customWidth="1"/>
+    <col min="3" max="3" width="16.44140625" style="15" customWidth="1"/>
+    <col min="4" max="4" width="15.88671875" style="8" customWidth="1"/>
+    <col min="5" max="5" width="16.6640625" style="10" customWidth="1"/>
+    <col min="6" max="6" width="27.6640625" style="8" customWidth="1"/>
+    <col min="7" max="7" width="22.88671875" style="13" customWidth="1"/>
+    <col min="8" max="8" width="8.88671875" style="15"/>
+    <col min="9" max="9" width="8.88671875" style="10"/>
+    <col min="10" max="10" width="17.44140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="17.44140625" style="9" customWidth="1"/>
+    <col min="12" max="12" width="14.109375" style="9" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="18.21875" style="8" customWidth="1"/>
+    <col min="14" max="14" width="11.88671875" style="8" customWidth="1"/>
+    <col min="15" max="15" width="16.77734375" style="9" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="12.77734375" style="9" customWidth="1"/>
+    <col min="17" max="17" width="19.5546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="13.33203125" style="13" bestFit="1" customWidth="1"/>
+    <col min="19" max="16384" width="8.88671875" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="5" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:18" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A1" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C1" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>6</v>
       </c>
       <c r="F1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="14" t="s">
         <v>2</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J1" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="K1" s="5" t="s">
-        <v>37</v>
+      <c r="K1" s="16" t="s">
+        <v>36</v>
       </c>
       <c r="L1" s="7" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>7</v>
       </c>
       <c r="N1" s="5" t="s">
         <v>8</v>
       </c>
       <c r="O1" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="P1" s="7" t="s">
-[...2 lines deleted...]
-      <c r="Q1" s="5" t="s">
+      <c r="P1" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q1" s="16" t="s">
         <v>10</v>
       </c>
       <c r="R1" s="11" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:18" ht="60" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:18" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A2" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="C2" s="15">
         <v>46045</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E2" s="10">
         <v>46046</v>
       </c>
       <c r="F2" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="G2" s="12" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="H2" s="15">
         <v>46054</v>
       </c>
       <c r="I2" s="10">
         <v>47484</v>
       </c>
       <c r="J2" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="K2" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="L2" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="M2" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="K2" s="9" t="s">
-[...2 lines deleted...]
-      <c r="L2" s="9" t="s">
+      <c r="N2" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="O2" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="M2" s="8" t="s">
-[...5 lines deleted...]
-      <c r="O2" s="9" t="s">
+      <c r="P2" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q2" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="R2" s="13" t="s">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{873F6B6D-006F-440A-9B4D-5C4DF52498FC}">
           <x14:formula1>
             <xm:f>Dropdowns!$A$2:$A$5</xm:f>
           </x14:formula1>
           <xm:sqref>N2:N1048576</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3277BE72-3D39-4400-AF23-80D64EE89E0C}">
   <sheetPr>
     <tabColor theme="1" tint="0.34998626667073579"/>
   </sheetPr>
   <dimension ref="A1:A5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="12.109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A2" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" t="s">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A3" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" t="s">
+    <row r="4" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A4" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A4" t="s">
+    <row r="5" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A5" t="s">
         <v>31</v>
-      </c>
-[...3 lines deleted...]
-        <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Intro</vt:lpstr>
       <vt:lpstr>Personnel file contents tracker</vt:lpstr>
       <vt:lpstr>Dropdowns</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Wisconsin Department of Health Services</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Staebell, Jennifer L - DHS (Spherion)</dc:creator>
+  <dc:title>SHIP volunteer personnel file tracker</dc:title>
+  <dc:creator>DHS@wisconsin.gov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>