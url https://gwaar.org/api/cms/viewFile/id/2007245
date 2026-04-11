--- v0 (2025-10-07)
+++ v1 (2026-04-11)
@@ -4,1797 +4,1625 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="77AC4121" w14:textId="081458F4" w:rsidR="00123450" w:rsidRDefault="00F854B8" w:rsidP="00123450">
       <w:pPr>
         <w:ind w:left="-180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47537B07" wp14:editId="473DC17B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6840220</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4967605</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="548640" cy="264017"/>
                 <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Text Box 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="548640" cy="264017"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5BE216B8" w14:textId="0576CFF1" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
+                          <w:p w14:paraId="5BE216B8" w14:textId="14DB5B0D" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                               <w:t>202</w:t>
                             </w:r>
-                            <w:r w:rsidR="00637B28">
+                            <w:r w:rsidR="00F01EA0">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
-                              <w:t>4</w:t>
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="47537B07" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:538.6pt;margin-top:391.15pt;width:43.2pt;height:20.8pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKVwMKFAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkSdoFcYqsRYYB&#10;RVsgHXpWZCk2IIuaxMTOfv0o2flAt9Owi0zq0fx4j1rctbVhB+VDBTbno8GQM2UlFJXd5fzH6/rT&#10;LWcBhS2EAatyflSB3y0/flg0bq7GUIIplGeUxIZ543JeIrp5lgVZqlqEAThlCdTga4Hk+l1WeNFQ&#10;9tpk4+FwljXgC+dBqhDo9qED+TLl11pJfNY6KGQm59QbptOncxvPbLkQ850Xrqxk34b4hy5qUVkq&#10;ek71IFCwva/+SFVX0kMAjQMJdQZaV1KlGWia0fDdNJtSOJVmIXKCO9MU/l9a+XTYuBfPsP0KLQkY&#10;CWlcmAe6jPO02tfxS50ywonC45k21SKTdDmd3M4mhEiCxmSNbmKW7PKz8wG/KahZNHLuSZVEljg8&#10;BuxCTyGxloV1ZUxSxljW5Hz2eTpMP5wRSm4s1bi0Gi1st23f/xaKI43loVM8OLmuqPijCPgiPElM&#10;/dLa4jMd2gAVgd7irAT/62/3MZ6YJ5SzhlYm5+HnXnjFmfluSZMvo0mkAZMzmd6MyfHXyPYasfv6&#10;HmgrR/RAnExmjEdzMrWH+o22exWrEiSspNo5x5N5j90i0+uQarVKQbRVTuCj3TgZU0c6I7Wv7Zvw&#10;rucfSbgnOC2XmL+ToYvthFjtEXSVNIoEd6z2vNNGJpX71xNX/tpPUZc3vvwNAAD//wMAUEsDBBQA&#10;BgAIAAAAIQB0WsMB4wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLF0n&#10;2tI1naZKExKCw8Yu3NIma6slTmmyrfD0eKdx/O1Pvz8Xq8kadtaj7x0KmM8iYBobp3psBew/N08Z&#10;MB8kKmkcagE/2sOqvL8rZK7cBbf6vAstoxL0uRTQhTDknPum01b6mRs00u7gRisDxbHlapQXKreG&#10;x1GUcCt7pAudHHTV6ea4O1kBb9XmQ27r2Ga/pnp9P6yH7/3XsxCPD9N6CSzoKdxguOqTOpTkVLsT&#10;Ks8M5ShNY2IFpFm8AHZF5skiAVYLoMkL8LLg/78o/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDKVwMKFAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQB0WsMB4wAAAA0BAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5BE216B8" w14:textId="0576CFF1" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
+                    <w:p w14:paraId="5BE216B8" w14:textId="14DB5B0D" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                         <w:t>202</w:t>
                       </w:r>
-                      <w:r w:rsidR="00637B28">
+                      <w:r w:rsidR="00F01EA0">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
-                        <w:t>4</w:t>
+                        <w:t>6</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35740DEC" wp14:editId="665E8D09">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3594100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4972685</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="548640" cy="264017"/>
                 <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="548640" cy="264017"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="231125EA" w14:textId="54EADB8F" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
+                          <w:p w14:paraId="231125EA" w14:textId="7D066A7A" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                               <w:t>202</w:t>
                             </w:r>
-                            <w:r w:rsidR="00637B28">
+                            <w:r w:rsidR="00F01EA0">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
-                              <w:t>4</w:t>
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="35740DEC" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:283pt;margin-top:391.55pt;width:43.2pt;height:20.8pt;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDAPkvnFgIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkSdoZcYqsRYYB&#10;RVsgHXpWZCk2IIuaxMTOfv0oOV/odhp2kUk9mh/vUfO7rjFsr3yowRZ8NBhypqyEsrbbgv94XX26&#10;5SygsKUwYFXBDyrwu8XHD/PW5WoMFZhSeUZJbMhbV/AK0eVZFmSlGhEG4JQlUINvBJLrt1npRUvZ&#10;G5ONh8NZ1oIvnQepQqDbhx7ki5RfayXxWeugkJmCU2+YTp/OTTyzxVzkWy9cVctjG+IfumhEbano&#10;OdWDQMF2vv4jVVNLDwE0DiQ0GWhdS5VmoGlGw3fTrCvhVJqFyAnuTFP4f2nl037tXjzD7it0JGAk&#10;pHUhD3QZ5+m0b+KXOmWEE4WHM22qQybpcjq5nU0IkQSNyRrdxCzZ5WfnA35T0LBoFNyTKokssX8M&#10;2IeeQmItC6vamKSMsawt+OzzdJh+OCOU3FiqcWk1WthtOlaXV2NsoDzQdB564YOTq5p6eBQBX4Qn&#10;palt2l58pkMboFpwtDirwP/6232MJwEI5aylzSl4+LkTXnFmvluS5stoEtnA5EymN2Ny/DWyuUbs&#10;rrkHWs4RvRMnkxnj0ZxM7aF5oyVfxqoECSupdsHxZN5jv8/0SKRaLlMQLZcT+GjXTsbUkdXI8Gv3&#10;Jrw7yoCk3xOcdkzk79ToY3s9ljsEXSepIs89q0f6aTGT2MdHFDf/2k9Rl6e++A0AAP//AwBQSwME&#10;FAAGAAgAAAAhANLWGcHjAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj09PwkAUxO8mfofNI/Em&#10;WyotTe2WkCbExOgB5OLttftoG/ZP7S5Q/fSuJzxOZjLzm2I9acUuNLreGgGLeQSMTGNlb1oBh4/t&#10;YwbMeTQSlTUk4JscrMv7uwJzaa9mR5e9b1koMS5HAZ33Q865azrS6OZ2IBO8ox01+iDHlssRr6Fc&#10;Kx5HUco19iYsdDhQ1VFz2p+1gNdq+467OtbZj6pe3o6b4evwmQjxMJs2z8A8Tf4Whj/8gA5lYKrt&#10;2UjHlIAkTcMXL2CVPS2AhUSaxEtgtYAsXq6AlwX//6H8BQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMA+S+cWAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhANLWGcHjAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="231125EA" w14:textId="54EADB8F" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
+                    <w:p w14:paraId="231125EA" w14:textId="7D066A7A" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                         <w:t>202</w:t>
                       </w:r>
-                      <w:r w:rsidR="00637B28">
+                      <w:r w:rsidR="00F01EA0">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
-                        <w:t>4</w:t>
+                        <w:t>6</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EBA5AB5" wp14:editId="767D8D6C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>289560</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4975860</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="548640" cy="255905"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="548640" cy="255905"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2A440776" w14:textId="7E68E0FC" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00F854B8">
+                          <w:p w14:paraId="2A440776" w14:textId="09E1B658" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00F854B8">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                               <w:t>202</w:t>
                             </w:r>
-                            <w:r w:rsidR="00637B28">
+                            <w:r w:rsidR="00F01EA0">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
-                              <w:t>4</w:t>
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="1EBA5AB5" id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:22.8pt;margin-top:391.8pt;width:43.2pt;height:20.15pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCz4MJ/GQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jdy00Ey4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9ULuc1T5mlvO7vtVkL5xXYCo6HuWUCMOhVmZb0R+vq083&#10;lPjATM00GFHRg/D0bvHxw7yzpZhAA7oWjmAS48vOVrQJwZZZ5nkjWuZHYIVBUIJrWUDXbbPasQ6z&#10;tzqb5Pks68DV1gEX3uPtwwDSRcovpeDhWUovAtEVxd5COl06N/HMFnNWbh2zjeLHNtg/dNEyZbDo&#10;OdUDC4zsnPojVau4Aw8yjDi0GUipuEgz4DTj/N0064ZZkWZBcrw90+T/X1r+tF/bF0dC/xV6FDAS&#10;0llferyM8/TStfGLnRLEkcLDmTbRB8LxspjezKaIcIQmRXGbFzFLdvnZOh++CWhJNCrqUJVEFts/&#10;+jCEnkJiLQMrpXVSRhvSVXT2ucjTD2cEk2uDNS6tRiv0m56oGrs4jbGB+oDTORiE95avFPbwyHx4&#10;YQ6VxrZxe8MzHlID1oKjRUkD7tff7mM8CoAoJR1uTkX9zx1zghL93aA0t+NpZCMkZ1p8maDjrpHN&#10;NWJ27T3gco7xnViezBgf9MmUDto3XPJlrIoQMxxrVzSczPsw7DM+Ei6WyxSEy2VZeDRry2PqyGpk&#10;+LV/Y84eZQio3xOcdoyV79QYYgc9lrsAUiWpIs8Dq0f6cTGT2MdHFDf/2k9Rl6e++A0AAP//AwBQ&#10;SwMEFAAGAAgAAAAhAC/cEkHhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG4spWWjlLrTVGlCQuywsQu3tMnaisYpTbYVnh7vBDdb/vT7+/PlZHtxMqPvHCHczyIQhmqnO2oQ&#10;9u/ruxSED4q06h0ZhG/jYVlcX+Uq0+5MW3PahUZwCPlMIbQhDJmUvm6NVX7mBkN8O7jRqsDr2Eg9&#10;qjOH217GUbSQVnXEH1o1mLI19efuaBFey/VGbavYpj99+fJ2WA1f+4854u3NtHoGEcwU/mC46LM6&#10;FOxUuSNpL3qEh/mCSYTHNOHhAiQxl6sQ0jh5Alnk8n+F4hcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCz4MJ/GQIAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAv3BJB4QAAAAoBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2A440776" w14:textId="7E68E0FC" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00F854B8">
+                    <w:p w14:paraId="2A440776" w14:textId="09E1B658" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00F854B8">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                         <w:t>202</w:t>
                       </w:r>
-                      <w:r w:rsidR="00637B28">
+                      <w:r w:rsidR="00F01EA0">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
-                        <w:t>4</w:t>
+                        <w:t>6</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BF0B71">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B668960" wp14:editId="1A0F9028">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B668960" wp14:editId="0E05B8A3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>7302731</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>5270269</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2038350" cy="578889"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Text Box 10"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2038350" cy="578889"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...3 lines deleted...]
-                        </a:solidFill>
+                        <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6EC34712" w14:textId="528F92C4" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
+                          <w:p w14:paraId="6EC34712" w14:textId="0354D38E" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
                             <w:pPr>
                               <w:ind w:firstLine="720"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0B71">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>$</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>1,</w:t>
                             </w:r>
-                            <w:r w:rsidR="00637B28">
-[...4 lines deleted...]
-                              <w:t>714</w:t>
+                            <w:r w:rsidR="00565D7A">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>819</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="00F854B8">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>$</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidR="00F854B8">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>9</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>,</w:t>
                             </w:r>
-                            <w:r w:rsidR="00637B28">
-[...11 lines deleted...]
-                              <w:t>0</w:t>
+                            <w:r w:rsidR="00565D7A">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>950</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="548A8023" w14:textId="35A0002A" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
+                          <w:p w14:paraId="548A8023" w14:textId="13BEF331" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
                             <w:pPr>
                               <w:ind w:firstLine="720"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0B71">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>$</w:t>
                             </w:r>
                             <w:r w:rsidR="00E80E97">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>,</w:t>
                             </w:r>
-                            <w:r w:rsidR="00637B28">
-[...11 lines deleted...]
-                              <w:t>19</w:t>
+                            <w:r w:rsidR="00565D7A">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>455</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>$1</w:t>
                             </w:r>
                             <w:r w:rsidR="00637B28">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>4</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>,</w:t>
                             </w:r>
-                            <w:r w:rsidR="00637B28">
-[...18 lines deleted...]
-                              <w:t>0</w:t>
+                            <w:r w:rsidR="00565D7A">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>910</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2C564F47" w14:textId="6062AFA1" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00BF0B71">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="062C313C" w14:textId="77777777" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00BF0B71">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0B71">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>$</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="25049EFA" w14:textId="77777777" w:rsidR="00123450" w:rsidRDefault="00123450" w:rsidP="00123450"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6B668960" id="Text Box 10" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:575pt;margin-top:415pt;width:160.5pt;height:45.6pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPoUpQQAIAAH8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuP2jAQvlfqf7B8LwmvXYgIK8qKqhLd&#10;XYmt9mwcm0RyPK5tSOiv79jh1W1PVS9mXpnH980we2hrRQ7Cugp0Tvu9lBKhORSV3uX0++vq04QS&#10;55kumAItcnoUjj7MP36YNSYTAyhBFcISTKJd1piclt6bLEkcL0XNXA+M0OiUYGvmUbW7pLCswey1&#10;SgZpepc0YAtjgQvn0PrYOek85pdScP8spROeqJxibz6+Nr7b8CbzGct2lpmy4qc22D90UbNKY9FL&#10;qkfmGdnb6o9UdcUtOJC+x6FOQMqKizgDTtNP302zKZkRcRYEx5kLTO7/peVPh415scS3n6FFAgMg&#10;jXGZQ2OYp5W2Dr/YKUE/Qni8wCZaTzgaB+lwMhyji6NvfD+ZTKYhTXL92ljnvwioSRByapGWiBY7&#10;rJ3vQs8hoZgDVRWrSqmohFUQS2XJgSGJ210/fqr29TcoOtt0nKaRSiwZNyeExwZ+y6Q0aXJ6F1oN&#10;iTWEEl11pTH8OneQfLttSVXkdHjGZAvFEaGy0G2RM3xV4Txr5vwLs7g2CAGegn/GRyrAWnCSKCnB&#10;/vybPcQjm+ilpME1zKn7sWdWUKK+auR52h+Nwt5GZTS+H6Bibz3bW4/e10tAkPp4dIZHMcR7dRal&#10;hfoNL2YRqqKLaY61c+rP4tJ3x4EXx8ViEYNwUw3za70xPKQO2AW2Xts3Zs2JUo/L8ATnhWXZO2a7&#10;2A71xd6DrCLtAecO1RP8uOWRt9NFhjO61WPU9X9j/gsAAP//AwBQSwMEFAAGAAgAAAAhACEL9jPh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyonfDTEOJUVaUicaMBVerN&#10;iZc4amxHsdsGnp7NCW4z2tHsN8Vqsj074xg67yQkCwEMXeN151oJnx/buwxYiMpp1XuHEr4xwKq8&#10;vipUrv3F7fBcxZZRiQu5kmBiHHLOQ2PQqrDwAzq6ffnRqkh2bLke1YXKbc9TIZ64VZ2jD0YNuDHY&#10;HKuTlTC8C5Ph6zH2e/+TVvX67bDdHKS8vZnWL8AiTvEvDDM+oUNJTLU/OR1YTz55FDQmSsjuZzFH&#10;HpYJqVrCc5qkwMuC/19R/gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDPoUpQQAIAAH8E&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAhC/Yz4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAAJoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqAUA&#10;AAAA&#10;" fillcolor="#f2f2f2 [3052]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="6B668960" id="Text Box 10" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:575pt;margin-top:415pt;width:160.5pt;height:45.6pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtHt1hGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5zPNjXiFFmLDAOC&#10;tkA69KzIUixAFjVJiZ39+lFyvtrtNOwikyL9SL5Hze7bWpO9cF6BKeig16dEGA6lMtuC/nhdfplS&#10;4gMzJdNgREEPwtP7+edPs8bmYggV6FI4giDG540taBWCzbPM80rUzPfACoNBCa5mAV23zUrHGkSv&#10;dTbs92+yBlxpHXDhPd4+dkE6T/hSCh6epfQiEF1Q7C2k06VzE89sPmP51jFbKX5sg/1DFzVTBoue&#10;oR5ZYGTn1B9QteIOPMjQ41BnIKXiIs2A0wz6H6ZZV8yKNAuS4+2ZJv//YPnTfm1fHAntV2hRwEhI&#10;Y33u8TLO00pXxy92SjCOFB7OtIk2EI6Xw/5oOppgiGNscjudTu8iTHb52zofvgmoSTQK6lCWxBbb&#10;r3zoUk8psZiBpdI6SaMNaQp6E+HfRRBcG6xx6TVaod20RJUFHZ3m2EB5wPEcdMp7y5cKe1gxH16Y&#10;Q6mxbVzf8IyH1IC14GhRUoH79bf7mI8KYJSSBlenoP7njjlBif5uUJu7wXgcdy0548ntEB13Hdlc&#10;R8yufgDczgE+FMuTGfODPpnSQf2GW76IVTHEDMfaBQ0n8yF0C42vhIvFIiXhdlkWVmZteYSO3EWG&#10;X9s35uxRhoACPsFpyVj+QY0ut2N9sQsgVZIq8tyxeqQfNzOJfXxFcfWv/ZR1eevz3wAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAC1V1sfiAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofN&#10;mHizC2gVkaVpSBoTo4fWXrwN7BaI7Cyy2xb99Q4nvb2XeXnzvXw12V6czOg7RwriRQTCUO10R42C&#10;/fvmJgXhA5LG3pFR8G08rIrLixwz7c60NaddaASXkM9QQRvCkEnp69ZY9As3GOLbwY0WA9uxkXrE&#10;M5fbXiZRdC8tdsQfWhxM2Zr6c3e0Cl7KzRtuq8SmP335/HpYD1/7j6VS11fT+glEMFP4C8OMz+hQ&#10;MFPljqS96NnHy4jHBAXp7SzmyN1DzKpS8JjECcgil/9XFL8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEArR7dYRkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEALVXWx+IAAAANAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="6EC34712" w14:textId="528F92C4" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
+                    <w:p w14:paraId="6EC34712" w14:textId="0354D38E" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
                       <w:pPr>
                         <w:ind w:firstLine="720"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0B71">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>$</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>1,</w:t>
                       </w:r>
-                      <w:r w:rsidR="00637B28">
-[...4 lines deleted...]
-                        <w:t>714</w:t>
+                      <w:r w:rsidR="00565D7A">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>819</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="00F854B8">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>$</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidR="00F854B8">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>9</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>,</w:t>
                       </w:r>
-                      <w:r w:rsidR="00637B28">
-[...11 lines deleted...]
-                        <w:t>0</w:t>
+                      <w:r w:rsidR="00565D7A">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>950</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="548A8023" w14:textId="35A0002A" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
+                    <w:p w14:paraId="548A8023" w14:textId="13BEF331" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
                       <w:pPr>
                         <w:ind w:firstLine="720"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0B71">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>$</w:t>
                       </w:r>
                       <w:r w:rsidR="00E80E97">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>,</w:t>
                       </w:r>
-                      <w:r w:rsidR="00637B28">
-[...11 lines deleted...]
-                        <w:t>19</w:t>
+                      <w:r w:rsidR="00565D7A">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>455</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>$1</w:t>
                       </w:r>
                       <w:r w:rsidR="00637B28">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>4</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>,</w:t>
                       </w:r>
-                      <w:r w:rsidR="00637B28">
-[...18 lines deleted...]
-                        <w:t>0</w:t>
+                      <w:r w:rsidR="00565D7A">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>910</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="2C564F47" w14:textId="6062AFA1" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00BF0B71">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="062C313C" w14:textId="77777777" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00BF0B71">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0B71">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>$</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="25049EFA" w14:textId="77777777" w:rsidR="00123450" w:rsidRDefault="00123450" w:rsidP="00123450"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BF0B71">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D7B221B" wp14:editId="0220F3DC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D7B221B" wp14:editId="30642C56">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4099560</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>5286895</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2038350" cy="573751"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Text Box 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2038350" cy="573751"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...3 lines deleted...]
-                        </a:solidFill>
+                        <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="47F01EFE" w14:textId="272DDECE" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
+                          <w:p w14:paraId="47F01EFE" w14:textId="6555B67C" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
                             <w:pPr>
                               <w:ind w:firstLine="720"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0B71">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>$</w:t>
                             </w:r>
                             <w:r w:rsidR="00172531">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>1,</w:t>
                             </w:r>
-                            <w:r w:rsidR="00637B28">
-[...4 lines deleted...]
-                              <w:t>714</w:t>
+                            <w:r w:rsidR="008F5CF2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>819</w:t>
                             </w:r>
                             <w:r w:rsidR="00172531">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidR="00172531">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="00F854B8">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                             <w:r w:rsidR="00172531">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>$</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidR="00F854B8">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>9</w:t>
                             </w:r>
                             <w:r w:rsidR="00172531">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>,</w:t>
                             </w:r>
-                            <w:r w:rsidR="00637B28">
-[...11 lines deleted...]
-                              <w:t>0</w:t>
+                            <w:r w:rsidR="008F5CF2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>950</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="61E1D249" w14:textId="2670D0D3" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
+                          <w:p w14:paraId="61E1D249" w14:textId="2EAFC43C" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
                             <w:pPr>
                               <w:ind w:firstLine="720"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0B71">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>$</w:t>
                             </w:r>
                             <w:r w:rsidR="00E80E97">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>,</w:t>
                             </w:r>
-                            <w:r w:rsidR="00637B28">
-[...11 lines deleted...]
-                              <w:t>19</w:t>
+                            <w:r w:rsidR="00565D7A">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>455</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>$1</w:t>
                             </w:r>
                             <w:r w:rsidR="00637B28">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>4</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>,</w:t>
                             </w:r>
-                            <w:r w:rsidR="00637B28">
-[...18 lines deleted...]
-                              <w:t>0</w:t>
+                            <w:r w:rsidR="00565D7A">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>910</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="497B129A" w14:textId="2F4D1675" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00BF0B71">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="11857684" w14:textId="77777777" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00BF0B71">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0B71">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>$</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="34CB0704" w14:textId="77777777" w:rsidR="00123450" w:rsidRDefault="00123450" w:rsidP="00123450"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7D7B221B" id="Text Box 9" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:322.8pt;margin-top:416.3pt;width:160.5pt;height:45.2pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDiJN0mQgIAAH8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vti59RLEKbIUGQZk&#10;bYF06LMiS7EAWdQkJXb29aPk3NbtadiLQor0oXgOmelDW2uyF84rMAXt93JKhOFQKrMt6PfX5ac7&#10;SnxgpmQajCjoQXj6MPv4YdrYiRhABboUjiCI8ZPGFrQKwU6yzPNK1Mz3wAqDQQmuZgFdt81KxxpE&#10;r3U2yPObrAFXWgdceI+3j12QzhK+lIKHZym9CEQXFN8W0unSuYlnNpuyydYxWyl+fAb7h1fUTBks&#10;eoZ6ZIGRnVN/QNWKO/AgQ49DnYGUiovUA3bTz991s66YFakXJMfbM03+/8Hyp/3avjgS2s/QooCR&#10;kMb6icfL2E8rXR1/8aUE40jh4UybaAPheDnIh3fDMYY4xsa3w9txgskuX1vnwxcBNYlGQR3Kkthi&#10;+5UPWBFTTymxmAetyqXSOjlxFMRCO7JnKOJm20+f6l39Dcru7n6c50lKxEmTE9MT6m9I2pCmoDfx&#10;qRHYQCzRVdcG0y99Ryu0m5aosqCjEycbKA9IlYNuirzlS4X9rJgPL8zh2CAFuArhGQ+pAWvB0aKk&#10;Avfzb/cxH9XEKCUNjmFB/Y8dc4IS/dWgzvf90SjObXJG49sBOu46srmOmF29ACSpj0tneTJjftAn&#10;Uzqo33Bj5rEqhpjhWLug4WQuQrccuHFczOcpCSfVsrAya8sjdOQuqvXavjFnj5IGHIYnOA0sm7xT&#10;tsvtWJ/vAkiVZI88d6we6ccpT7odNzKu0bWfsi7/G7NfAAAA//8DAFBLAwQUAAYACAAAACEAPfiO&#10;r98AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbiyhG1EpTadp0pC4QUFI&#10;u6WNaao1SdVkW9nTY05w+yz/+v25XM9uYCecYh+8gvuFAIa+Dab3nYKP991dDiwm7Y0egkcF3xhh&#10;XV1flbow4ezf8FSnjlGJj4VWYFMaC85ja9HpuAgjetp9hcnpROPUcTPpM5W7gWdCSO507+mC1SNu&#10;LbaH+ugUjK/C5vh8SMNnuGR1s3nZ77Z7pW5v5s0TsIRz+gvDrz6pQ0VOTTh6E9mgQK4eJEUV5MuM&#10;gBKPUhI0BNlSAK9K/v+H6gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDiJN0mQgIAAH8E&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA9+I6v3wAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAAJwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqAUA&#10;AAAA&#10;" fillcolor="#f2f2f2 [3052]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="7D7B221B" id="Text Box 9" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:322.8pt;margin-top:416.3pt;width:160.5pt;height:45.2pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1Gm4QGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C8x+trnK68jtxEripZ&#10;SSSnyjNmwYvEMhSwd92v78D61rRPVV5gYIa5nHOY3be1JnvhvAJT0EGvT4kwHEpltgX98bq8uaPE&#10;B2ZKpsGIgh6Ep/fzz59mjc3FECrQpXAEkxifN7agVQg2zzLPK1Ez3wMrDDoluJoFPLptVjrWYPZa&#10;Z8N+/zZrwJXWARfe4+1j56TzlF9KwcOzlF4EoguKvYW0urRu4prNZyzfOmYrxY9tsP/oombKYNFz&#10;qkcWGNk59VeqWnEHHmTocagzkFJxkWbAaQb9d9OsK2ZFmgXB8fYMk/+4tPxpv7YvjoT2K7RIYASk&#10;sT73eBnnaaWr446dEvQjhIczbKINhOPlsD+6G03QxdE3mY6mk5Qmu7y2zodvAmoSjYI6pCWhxfYr&#10;H7Aihp5CYjEDS6V1okYb0hT0Nqb/w4MvtMGHl16jFdpNS1RZ0PFpjg2UBxzPQce8t3ypsIcV8+GF&#10;OaQa20b5hmdcpAasBUeLkgrcr3/dx3hkAL2UNCidgvqfO+YEJfq7QW6+DMbjqLV0GE+mQzy4a8/m&#10;2mN29QOgOgf4USxPZowP+mRKB/UbqnwRq6KLGY61CxpO5kPoBI2/hIvFIgWhuiwLK7O2PKaO2EWE&#10;X9s35uyRhoAEPsFJZCx/x0YX26G+2AWQKlEVce5QPcKPykwMHn9RlP71OUVd/vr8NwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACu/ZpDhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQhu+C/2EZ&#10;wZvdmNolptmUEiiC6KG1F2+b7DQJ3Y+Y3bbRX+94qrdnmJd3nilWkzXsjGPovZPwOEuAoWu87l0r&#10;Yf+xeciAhaicVsY7lPCNAVbl7U2hcu0vbovnXWwZlbiQKwldjEPOeWg6tCrM/ICOdgc/WhVpHFuu&#10;R3Whcmt4miSCW9U7utCpAasOm+PuZCW8Vpt3ta1Tm/2Y6uXtsB6+9p8LKe/vpvUSWMQpXsPwp0/q&#10;UJJT7U9OB2YkiKeFoKiEbJ4SUOJZCIKaIJ0nwMuC//+h/AUAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQB1Gm4QGQIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQArv2aQ4QAAAAsBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="47F01EFE" w14:textId="272DDECE" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
+                    <w:p w14:paraId="47F01EFE" w14:textId="6555B67C" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
                       <w:pPr>
                         <w:ind w:firstLine="720"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0B71">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>$</w:t>
                       </w:r>
                       <w:r w:rsidR="00172531">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>1,</w:t>
                       </w:r>
-                      <w:r w:rsidR="00637B28">
-[...4 lines deleted...]
-                        <w:t>714</w:t>
+                      <w:r w:rsidR="008F5CF2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>819</w:t>
                       </w:r>
                       <w:r w:rsidR="00172531">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidR="00172531">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="00F854B8">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r w:rsidR="00172531">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>$</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidR="00F854B8">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>9</w:t>
                       </w:r>
                       <w:r w:rsidR="00172531">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>,</w:t>
                       </w:r>
-                      <w:r w:rsidR="00637B28">
-[...11 lines deleted...]
-                        <w:t>0</w:t>
+                      <w:r w:rsidR="008F5CF2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>950</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="61E1D249" w14:textId="2670D0D3" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
+                    <w:p w14:paraId="61E1D249" w14:textId="2EAFC43C" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
                       <w:pPr>
                         <w:ind w:firstLine="720"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0B71">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>$</w:t>
                       </w:r>
                       <w:r w:rsidR="00E80E97">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>,</w:t>
                       </w:r>
-                      <w:r w:rsidR="00637B28">
-[...11 lines deleted...]
-                        <w:t>19</w:t>
+                      <w:r w:rsidR="00565D7A">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>455</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>$1</w:t>
                       </w:r>
                       <w:r w:rsidR="00637B28">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>4</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>,</w:t>
                       </w:r>
-                      <w:r w:rsidR="00637B28">
-[...18 lines deleted...]
-                        <w:t>0</w:t>
+                      <w:r w:rsidR="00565D7A">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>910</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="497B129A" w14:textId="2F4D1675" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00BF0B71">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="11857684" w14:textId="77777777" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00BF0B71">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0B71">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>$</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="34CB0704" w14:textId="77777777" w:rsidR="00123450" w:rsidRDefault="00123450" w:rsidP="00123450"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BF0B71">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BC4941A" wp14:editId="0855AA7F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BC4941A" wp14:editId="234886B2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>807720</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>5297978</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2038350" cy="540501"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Text Box 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2038350" cy="540501"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...3 lines deleted...]
-                        </a:solidFill>
+                        <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="51E7EA4F" w14:textId="3AB273F7" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
+                          <w:p w14:paraId="51E7EA4F" w14:textId="30E71FE5" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
                             <w:pPr>
                               <w:ind w:firstLine="720"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:bookmarkStart w:id="0" w:name="_Hlk54955311"/>
                             <w:r w:rsidRPr="00BF0B71">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>$</w:t>
                             </w:r>
                             <w:r w:rsidR="00172531">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>1,</w:t>
                             </w:r>
-                            <w:r w:rsidR="00637B28">
-[...4 lines deleted...]
-                              <w:t>714</w:t>
+                            <w:r w:rsidR="008F5CF2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>816</w:t>
                             </w:r>
                             <w:r w:rsidR="00172531">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="00172531">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="00F854B8">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                             <w:r w:rsidR="00172531">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>$</w:t>
                             </w:r>
                             <w:r w:rsidR="00F854B8">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>9,</w:t>
                             </w:r>
-                            <w:r w:rsidR="00637B28">
-[...11 lines deleted...]
-                              <w:t>0</w:t>
+                            <w:r w:rsidR="008F5CF2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>950</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4914BD67" w14:textId="0D27862E" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
+                          <w:p w14:paraId="4914BD67" w14:textId="47391CA2" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
                             <w:pPr>
                               <w:ind w:firstLine="720"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0B71">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>$</w:t>
                             </w:r>
                             <w:r w:rsidR="00E80E97">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
-                              <w:t>2,</w:t>
-[...13 lines deleted...]
-                              <w:t>19</w:t>
+                              <w:t>2</w:t>
+                            </w:r>
+                            <w:r w:rsidR="008F5CF2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>,455</w:t>
                             </w:r>
                             <w:r w:rsidR="00172531">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="00172531">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>$1</w:t>
                             </w:r>
                             <w:r w:rsidR="00637B28">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>4</w:t>
                             </w:r>
                             <w:r w:rsidR="00172531">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>,</w:t>
                             </w:r>
-                            <w:r w:rsidR="00637B28">
-[...18 lines deleted...]
-                              <w:t>0</w:t>
+                            <w:r w:rsidR="008F5CF2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>910</w:t>
                             </w:r>
                           </w:p>
                           <w:bookmarkEnd w:id="0"/>
                           <w:p w14:paraId="76E70349" w14:textId="77777777" w:rsidR="00123450" w:rsidRDefault="00123450" w:rsidP="00123450"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1BC4941A" id="Text Box 7" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:63.6pt;margin-top:417.15pt;width:160.5pt;height:42.55pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAka093QQIAAH8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykSdcacYosRYYB&#10;XVsgHXpWZCk2IImapMTOfv0oOV/tdhp2UUiRfhTfIzO967QiO+F8A6akw0FOiTAcqsZsSvrjZfnp&#10;hhIfmKmYAiNKuhee3s0+fpi2thAjqEFVwhEEMb5obUnrEGyRZZ7XQjM/ACsMBiU4zQK6bpNVjrWI&#10;rlU2yvPrrAVXWQdceI+3932QzhK+lIKHJym9CESVFN8W0unSuY5nNpuyYuOYrRt+eAb7h1do1hgs&#10;eoK6Z4GRrWv+gNINd+BBhgEHnYGUDRepB+xmmL/rZlUzK1IvSI63J5r8/4Plj7uVfXYkdF+gQwEj&#10;Ia31hcfL2E8nnY6/+FKCcaRwf6JNdIFwvBzlVzdXEwxxjE3G+SRPMNn5a+t8+CpAk2iU1KEsiS22&#10;e/ABK2LqMSUW86CaatkolZw4CmKhHNkxFHG9GaZP1VZ/h6q/u53keZIScdLkxPSE+gZJGdKW9Do+&#10;NQIbiCX66spg+rnvaIVu3ZGmwo6OnKyh2iNVDvop8pYvG+zngfnwzByODVKAqxCe8JAKsBYcLEpq&#10;cL/+dh/zUU2MUtLiGJbU/9wyJyhR3wzqfDscj+PcJmc8+TxCx11G1pcRs9ULQJKGuHSWJzPmB3U0&#10;pQP9ihszj1UxxAzH2iUNR3MR+uXAjeNiPk9JOKmWhQezsjxCR+6iWi/dK3P2IGnAYXiE48Cy4p2y&#10;fW7P+nwbQDZJ9shzz+qBfpzypNthI+MaXfop6/y/MfsNAAD//wMAUEsDBBQABgAIAAAAIQDaaRl9&#10;4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLF1XQVeaTtOkIXGDgpB2&#10;SxvTVGucqsm2wtNjTnD87U+/P5eb2Q3ijFPoPSlYLhIQSK03PXUK3t/2dzmIEDUZPXhCBV8YYFNd&#10;X5W6MP5Cr3iuYye4hEKhFdgYx0LK0Fp0Oiz8iMS7Tz85HTlOnTSTvnC5G2SaJPfS6Z74gtUj7iy2&#10;x/rkFIwvic3x6RiHD/+d1s32+bDfHZS6vZm3jyAizvEPhl99VoeKnRp/IhPEwDl9SBlVkK+yFQgm&#10;siznSaNgvVxnIKtS/v+h+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAka093QQIAAH8E&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDaaRl94AAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAAJsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqAUA&#10;AAAA&#10;" fillcolor="#f2f2f2 [3052]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="1BC4941A" id="Text Box 7" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:63.6pt;margin-top:417.15pt;width:160.5pt;height:42.55pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANQFIkGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6107dpqsvI7cRK4q&#10;WUkkp8oZs+BFYhkK2Lvur+/A+qtJTlUvMDDDfLz3mN51jSY74bwCU9LhIKdEGA6VMpuS/nxZfLmh&#10;xAdmKqbBiJLuhad3s8+fpq0txAhq0JVwBJMYX7S2pHUItsgyz2vRMD8AKww6JbiGBTy6TVY51mL2&#10;RmejPL/OWnCVdcCF93j70DvpLOWXUvDwJKUXgeiSYm8hrS6t67hmsykrNo7ZWvFDG+wfumiYMlj0&#10;lOqBBUa2Tr1L1SjuwIMMAw5NBlIqLtIMOM0wfzPNqmZWpFkQHG9PMPn/l5Y/7lb22ZHQfYMOCYyA&#10;tNYXHi/jPJ10TdyxU4J+hHB/gk10gXC8HOVXN1cTdHH0Tcb5JE9psvNr63z4LqAh0SipQ1oSWmy3&#10;9AErYugxJBYzsFBaJ2q0IW1Jr2P6vzz4Qht8eO41WqFbd0RV2MVxjjVUexzPQc+8t3yhsIcl8+GZ&#10;OaQa20b5hidcpAasBQeLkhrc74/uYzwygF5KWpROSf2vLXOCEv3DIDe3w/E4ai0dxpOvIzy4S8/6&#10;0mO2zT2gOof4USxPZowP+mhKB80rqnweq6KLGY61SxqO5n3oBY2/hIv5PAWhuiwLS7OyPKaO2EWE&#10;X7pX5uyBhoAEPsJRZKx4w0Yf26M+3waQKlEVce5RPcCPykwMHn5RlP7lOUWd//rsDwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAMwu8ULiAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG4sXVegK02nqdKEhNhhYxdubpO1FY1TmmwrPD3mBMff/vT7c76abC/OZvSdIwXzWQTCUO10R42C&#10;w9vmLgXhA5LG3pFR8GU8rIrrqxwz7S60M+d9aASXkM9QQRvCkEnp69ZY9DM3GOLd0Y0WA8exkXrE&#10;C5fbXsZR9CAtdsQXWhxM2Zr6Y3+yCl7KzRZ3VWzT7758fj2uh8/D+71StzfT+glEMFP4g+FXn9Wh&#10;YKfKnUh70XOOH2NGFaSLZAGCiSRJeVIpWM6XCcgil/9/KH4AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEADUBSJBkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAzC7xQuIAAAALAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="51E7EA4F" w14:textId="3AB273F7" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
+                    <w:p w14:paraId="51E7EA4F" w14:textId="30E71FE5" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
                       <w:pPr>
                         <w:ind w:firstLine="720"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:bookmarkStart w:id="1" w:name="_Hlk54955311"/>
                       <w:r w:rsidRPr="00BF0B71">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>$</w:t>
                       </w:r>
                       <w:r w:rsidR="00172531">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>1,</w:t>
                       </w:r>
-                      <w:r w:rsidR="00637B28">
-[...4 lines deleted...]
-                        <w:t>714</w:t>
+                      <w:r w:rsidR="008F5CF2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>816</w:t>
                       </w:r>
                       <w:r w:rsidR="00172531">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="00172531">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="00F854B8">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r w:rsidR="00172531">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>$</w:t>
                       </w:r>
                       <w:r w:rsidR="00F854B8">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>9,</w:t>
                       </w:r>
-                      <w:r w:rsidR="00637B28">
-[...11 lines deleted...]
-                        <w:t>0</w:t>
+                      <w:r w:rsidR="008F5CF2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>950</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4914BD67" w14:textId="0D27862E" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
+                    <w:p w14:paraId="4914BD67" w14:textId="47391CA2" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
                       <w:pPr>
                         <w:ind w:firstLine="720"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0B71">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>$</w:t>
                       </w:r>
                       <w:r w:rsidR="00E80E97">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
-                        <w:t>2,</w:t>
-[...13 lines deleted...]
-                        <w:t>19</w:t>
+                        <w:t>2</w:t>
+                      </w:r>
+                      <w:r w:rsidR="008F5CF2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>,455</w:t>
                       </w:r>
                       <w:r w:rsidR="00172531">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="00172531">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>$1</w:t>
                       </w:r>
                       <w:r w:rsidR="00637B28">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>4</w:t>
                       </w:r>
                       <w:r w:rsidR="00172531">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>,</w:t>
                       </w:r>
-                      <w:r w:rsidR="00637B28">
-[...18 lines deleted...]
-                        <w:t>0</w:t>
+                      <w:r w:rsidR="008F5CF2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>910</w:t>
                       </w:r>
                     </w:p>
                     <w:bookmarkEnd w:id="1"/>
                     <w:p w14:paraId="76E70349" w14:textId="77777777" w:rsidR="00123450" w:rsidRDefault="00123450" w:rsidP="00123450"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00123450">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F990827" wp14:editId="68377AD4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6619875</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6448425</wp:posOffset>
@@ -2070,2651 +1898,2375 @@
                 </wp:positionV>
                 <wp:extent cx="548640" cy="263525"/>
                 <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                 <wp:wrapNone/>
                 <wp:docPr id="18" name="Text Box 18"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="548640" cy="263525"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0D854D8D" w14:textId="0C72E9B7" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
+                          <w:p w14:paraId="0D854D8D" w14:textId="11D0601B" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                               <w:t>202</w:t>
                             </w:r>
-                            <w:r w:rsidR="00EB6ED3">
+                            <w:r w:rsidR="00F01EA0">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
-                              <w:t>4</w:t>
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="2E295843" id="Text Box 18" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:287.45pt;margin-top:290.6pt;width:43.2pt;height:20.75pt;z-index:251697152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF1AoUGQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkSdYacYqsRYYB&#10;RVsgHXpWZCk2IIuaxMTOfv0oOV/odhp2kUmRfiTfo+Z3XWPYXvlQgy34aDDkTFkJZW23Bf/xuvp0&#10;w1lAYUthwKqCH1Tgd4uPH+aty9UYKjCl8oxAbMhbV/AK0eVZFmSlGhEG4JSloAbfCCTXb7PSi5bQ&#10;G5ONh8NZ1oIvnQepQqDbhz7IFwlfayXxWeugkJmCU2+YTp/OTTyzxVzkWy9cVctjG+IfumhEbano&#10;GepBoGA7X/8B1dTSQwCNAwlNBlrXUqUZaJrR8N0060o4lWYhcoI70xT+H6x82q/di2fYfYWOBIyE&#10;tC7kgS7jPJ32TfxSp4ziROHhTJvqkEm6nE5uZhOKSAqNZ5+n42lEyS4/Ox/wm4KGRaPgnlRJZIn9&#10;Y8A+9ZQSa1lY1cYkZYxlbcEJc5h+OEcI3FiqcWk1WthtOlaXBb89jbGB8kDTeeiFD06uaurhUQR8&#10;EZ6UprZpe/GZDm2AasHR4qwC/+tv9zGfBKAoZy1tTsHDz53wijPz3ZI0t6NJZAOTM5l+GZPjryOb&#10;64jdNfdAyzmid+JkMmM+mpOpPTRvtOTLWJVCwkqqXXA8mffY7zM9EqmWy5REy+UEPtq1kxE6shoZ&#10;fu3ehHdHGZD0e4LTjon8nRp9bq/Hcoeg6yRV5Lln9Ug/LWYS+/iI4uZf+ynr8tQXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhABXb9azjAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG4sbWBd1zWdpkoTEmKHjV24pU3WVjROabKt8PSYE9x+y59+f87Xk+3ZxYy+cyghnkXADNZOd9hI&#10;OL5tH1JgPijUqndoJHwZD+vi9iZXmXZX3JvLITSMStBnSkIbwpBx7uvWWOVnbjBIu5MbrQo0jg3X&#10;o7pSue25iKKEW9UhXWjVYMrW1B+Hs5XwUm53al8Jm3735fPraTN8Ht/nUt7fTZsVsGCm8AfDrz6p&#10;Q0FOlTuj9qyXMF88LQmlkMYCGBFJEj8CqygIsQBe5Pz/D8UPAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAXUChQZAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhABXb9azjAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="0D854D8D" w14:textId="0C72E9B7" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
+                    <w:p w14:paraId="0D854D8D" w14:textId="11D0601B" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                         <w:t>202</w:t>
                       </w:r>
-                      <w:r w:rsidR="00EB6ED3">
+                      <w:r w:rsidR="00F01EA0">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
-                        <w:t>4</w:t>
+                        <w:t>6</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00C47B5B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43C8C8A9" wp14:editId="3558A3C4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4112260</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6372225</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="548640" cy="263525"/>
                 <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                 <wp:wrapNone/>
                 <wp:docPr id="25" name="Text Box 25"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="548640" cy="263525"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="234241C6" w14:textId="60F45A0E" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
+                          <w:p w14:paraId="234241C6" w14:textId="39CD0EF2" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                               <w:t>202</w:t>
                             </w:r>
-                            <w:r w:rsidR="00EB6ED3">
+                            <w:r w:rsidR="00F01EA0">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
-                              <w:t>4</w:t>
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="43C8C8A9" id="Text Box 25" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:323.8pt;margin-top:501.75pt;width:43.2pt;height:20.75pt;z-index:251701248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDj2Ok5GAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkSdYacYqsRYYB&#10;RVsgHXpWZCk2IIuaxMTOfv0oOV/odhp2kSmSfiTfo+Z3XWPYXvlQgy34aDDkTFkJZW23Bf/xuvp0&#10;w1lAYUthwKqCH1Tgd4uPH+aty9UYKjCl8oxAbMhbV/AK0eVZFmSlGhEG4JSloAbfCKSr32alFy2h&#10;NyYbD4ezrAVfOg9ShUDehz7IFwlfayXxWeugkJmCU2+YTp/OTTyzxVzkWy9cVctjG+IfumhEbano&#10;GepBoGA7X/8B1dTSQwCNAwlNBlrXUqUZaJrR8N0060o4lWYhcoI70xT+H6x82q/di2fYfYWOBIyE&#10;tC7kgZxxnk77Jn6pU0ZxovBwpk11yCQ5p5Ob2YQikkLj2efpeBpRssvPzgf8pqBh0Si4J1USWWL/&#10;GLBPPaXEWhZWtTFJGWNZW3DCHKYfzhECN5ZqXFqNFnabjtUljZGEja4NlAcaz0OvfHByVVMTjyLg&#10;i/AkNfVN64vPdGgDVAyOFmcV+F9/88d8UoCinLW0OgUPP3fCK87Md0va3I4mkQ5Ml8n0y5gu/jqy&#10;uY7YXXMPtJ0jeihOJjPmozmZ2kPzRlu+jFUpJKyk2gXHk3mP/ULTK5FquUxJtF1O4KNdOxmhI62R&#10;4tfuTXh31AFJwCc4LZnI38nR5/aCLHcIuk5aXVg98k+bmdQ+vqK4+tf3lHV564vfAAAA//8DAFBL&#10;AwQUAAYACAAAACEA+i0ndOMAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhNm6RViFNVkSokBIeWXrg58TaJ8E+I3Tbw9GxPcNyZT7MzxXqyhp1xDL13Eh5nAhi6xuvetRIO&#10;79uHFbAQldPKeIcSvjHAury9KVSu/cXt8LyPLaMQF3IloYtxyDkPTYdWhZkf0JF39KNVkc6x5XpU&#10;Fwq3hs+FyLhVvaMPnRqw6rD53J+shJdq+6Z29dyufkz1/HrcDF+Hj1TK+7tp8wQs4hT/YLjWp+pQ&#10;Uqfan5wOzEjIkmVGKBlCLFJghCwXCc2rr1KSCuBlwf+vKH8BAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA49jpORgCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA+i0ndOMAAAANAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="234241C6" w14:textId="60F45A0E" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
+                    <w:p w14:paraId="234241C6" w14:textId="39CD0EF2" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                         <w:t>202</w:t>
                       </w:r>
-                      <w:r w:rsidR="00EB6ED3">
+                      <w:r w:rsidR="00F01EA0">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
-                        <w:t>4</w:t>
+                        <w:t>6</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00C47B5B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251700224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C303C56" wp14:editId="3D22A2DC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>797560</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6376035</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="548640" cy="263525"/>
                 <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                 <wp:wrapNone/>
                 <wp:docPr id="24" name="Text Box 24"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="548640" cy="263525"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="14423358" w14:textId="72CBF4D4" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00C47B5B" w:rsidP="00C47B5B">
+                          <w:p w14:paraId="14423358" w14:textId="5DBF6D5E" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00C47B5B" w:rsidP="00C47B5B">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C47B5B">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                               <w:t>202</w:t>
                             </w:r>
-                            <w:r w:rsidR="00EB6ED3">
+                            <w:r w:rsidR="00F01EA0">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
-                              <w:t>4</w:t>
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="1C303C56" id="Text Box 24" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:62.8pt;margin-top:502.05pt;width:43.2pt;height:20.75pt;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcaqbsGAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkSdYacYqsRYYB&#10;RVsgHXpWZCk2IIuaxMTOfv0oOV/odhp2kUmRfiTfo+Z3XWPYXvlQgy34aDDkTFkJZW23Bf/xuvp0&#10;w1lAYUthwKqCH1Tgd4uPH+aty9UYKjCl8oxAbMhbV/AK0eVZFmSlGhEG4JSloAbfCCTXb7PSi5bQ&#10;G5ONh8NZ1oIvnQepQqDbhz7IFwlfayXxWeugkJmCU2+YTp/OTTyzxVzkWy9cVctjG+IfumhEbano&#10;GepBoGA7X/8B1dTSQwCNAwlNBlrXUqUZaJrR8N0060o4lWYhcoI70xT+H6x82q/di2fYfYWOBIyE&#10;tC7kgS7jPJ32TfxSp4ziROHhTJvqkEm6nE5uZhOKSAqNZ5+n42lEyS4/Ox/wm4KGRaPgnlRJZIn9&#10;Y8A+9ZQSa1lY1cYkZYxlbcEJc5h+OEcI3FiqcWk1WthtOlaXNMZ5jg2UBxrPQ698cHJVUxOPIuCL&#10;8CQ19U3ri890aANUDI4WZxX4X3+7j/mkAEU5a2l1Ch5+7oRXnJnvlrS5HU0iHZicyfTLmBx/Hdlc&#10;R+yuuQfazhE9FCeTGfPRnEztoXmjLV/GqhQSVlLtguPJvMd+oemVSLVcpiTaLifw0a6djNCR1kjx&#10;a/cmvDvqgCTgE5yWTOTv5Ohze0GWOwRdJ60i0T2rR/5pM5Pax1cUV//aT1mXt774DQAA//8DAFBL&#10;AwQUAAYACAAAACEAV7v25OAAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbExPy2rDMBC8F/oPYgu9&#10;NZJFEoJrOQRDKJT2kDSX3mRrY5vq4VpK4vbruzk1t52dYR7FenKWnXGMffAKspkAhr4JpvetgsPH&#10;9mkFLCbtjbbBo4IfjLAu7+8KnZtw8Ts871PLyMTHXCvoUhpyzmPTodNxFgb0xB3D6HQiOLbcjPpC&#10;5s5yKcSSO917Suj0gFWHzdf+5BS8Vtt3vaulW/3a6uXtuBm+D58LpR4fps0zsIRT+hfDtT5Vh5I6&#10;1eHkTWSWsFwsSUqHEPMMGElkJmlefX3NieRlwW9XlH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAnGqm7BgCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAV7v25OAAAAANAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="14423358" w14:textId="72CBF4D4" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00C47B5B" w:rsidP="00C47B5B">
+                    <w:p w14:paraId="14423358" w14:textId="5DBF6D5E" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00C47B5B" w:rsidP="00C47B5B">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C47B5B">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                         <w:t>202</w:t>
                       </w:r>
-                      <w:r w:rsidR="00EB6ED3">
+                      <w:r w:rsidR="00F01EA0">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
-                        <w:t>4</w:t>
+                        <w:t>6</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00C47B5B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DFAE6ED" wp14:editId="6A2E908C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>7405197</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6372860</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="548640" cy="263525"/>
                 <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                 <wp:wrapNone/>
                 <wp:docPr id="26" name="Text Box 26"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="548640" cy="263525"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5D859D77" w14:textId="559FF535" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
+                          <w:p w14:paraId="5D859D77" w14:textId="7F2F1310" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                               <w:t>202</w:t>
                             </w:r>
-                            <w:r w:rsidR="00EB6ED3">
+                            <w:r w:rsidR="00F01EA0">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
-                              <w:t>4</w:t>
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="4DFAE6ED" id="Text Box 26" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:583.1pt;margin-top:501.8pt;width:43.2pt;height:20.75pt;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcugdIGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5x4SdYGcYqsRYYB&#10;RVsgHXpWZCk2IIuaxMTOfv0oOV/odhp2kUmRfiTfo+Z3XWPYXvlQgy34aDDkTFkJZW23Bf/xuvp0&#10;w1lAYUthwKqCH1Tgd4uPH+atm6kcKjCl8oxAbJi1ruAVoptlWZCVakQYgFOWghp8I5Bcv81KL1pC&#10;b0yWD4fTrAVfOg9ShUC3D32QLxK+1kris9ZBITMFp94wnT6dm3hmi7mYbb1wVS2PbYh/6KIRtaWi&#10;Z6gHgYLtfP0HVFNLDwE0DiQ0GWhdS5VmoGlGw3fTrCvhVJqFyAnuTFP4f7Dyab92L55h9xU6EjAS&#10;0rowC3QZ5+m0b+KXOmUUJwoPZ9pUh0zS5WR8Mx1TRFIon36e5JOIkl1+dj7gNwUNi0bBPamSyBL7&#10;x4B96ikl1rKwqo1JyhjL2oIT5jD9cI4QuLFU49JqtLDbdKwuaYz8NMcGygON56FXPji5qqmJRxHw&#10;RXiSmvqm9cVnOrQBKgZHi7MK/K+/3cd8UoCinLW0OgUPP3fCK87Md0va3I7GkQ5MznjyJSfHX0c2&#10;1xG7a+6BtnNED8XJZMZ8NCdTe2jeaMuXsSqFhJVUu+B4Mu+xX2h6JVItlymJtssJfLRrJyN0pDVS&#10;/Nq9Ce+OOiAJ+ASnJROzd3L0ub0gyx2CrpNWkeie1SP/tJlJ7eMriqt/7aesy1tf/AYAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAF/75KLjAAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdr&#10;K3GjdgyJqhCnqiJVSAgOLb1wc2I3ifBPiN028PRsTvQ2szua/bbYTNaQix5D752AZMWAaNd41btW&#10;wPFj97AGEqJ0ShrvtIAfHWBTLu4KmSt/dXt9OcSWYIkLuRTQxTjklIam01aGlR+0w93Jj1ZGtGNL&#10;1SivWG4N5Yxl1Mre4YVODrrqdPN1OFsBr9XuXe5rbte/pnp5O22H7+NnKsT9cto+A4l6iv9hmPER&#10;HUpkqv3ZqUAM+iTLOGZRMfaYAZkzPOWo6nn2lCZAy4Le/lH+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAFy6B0gZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAF/75KLjAAAADwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5D859D77" w14:textId="559FF535" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
+                    <w:p w14:paraId="5D859D77" w14:textId="7F2F1310" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                         <w:t>202</w:t>
                       </w:r>
-                      <w:r w:rsidR="00EB6ED3">
+                      <w:r w:rsidR="00F01EA0">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
-                        <w:t>4</w:t>
+                        <w:t>6</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00C47B5B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4299BA2E" wp14:editId="6D1C809A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6943552</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3691255</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="548640" cy="263525"/>
                 <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                 <wp:wrapNone/>
                 <wp:docPr id="20" name="Text Box 20"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="548640" cy="263525"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4DFCE2E7" w14:textId="63967A67" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
+                          <w:p w14:paraId="4DFCE2E7" w14:textId="6304E288" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                               <w:t>202</w:t>
                             </w:r>
-                            <w:r w:rsidR="00EB6ED3">
+                            <w:r w:rsidR="00F01EA0">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
-                              <w:t>4</w:t>
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="4299BA2E" id="Text Box 20" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:546.75pt;margin-top:290.65pt;width:43.2pt;height:20.75pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjCEidGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5ykSdYZcYqsRYYB&#10;RVsgHXpWZCk2IIuaxMTOfv0oOV/odhp2kUmRfiTfo+Z3XWPYXvlQgy34aDDkTFkJZW23Bf/xuvp0&#10;y1lAYUthwKqCH1Tgd4uPH+aty9UYKjCl8oxAbMhbV/AK0eVZFmSlGhEG4JSloAbfCCTXb7PSi5bQ&#10;G5ONh8NZ1oIvnQepQqDbhz7IFwlfayXxWeugkJmCU2+YTp/OTTyzxVzkWy9cVctjG+IfumhEbano&#10;GepBoGA7X/8B1dTSQwCNAwlNBlrXUqUZaJrR8N0060o4lWYhcoI70xT+H6x82q/di2fYfYWOBIyE&#10;tC7kgS7jPJ32TfxSp4ziROHhTJvqkEm6nE5uZxOKSAqNZzfT8TSiZJefnQ/4TUHDolFwT6okssT+&#10;MWCfekqJtSysamOSMsaytuCEOUw/nCMEbizVuLQaLew2HatLGuPmNMcGygON56FXPji5qqmJRxHw&#10;RXiSmvqm9cVnOrQBKgZHi7MK/K+/3cd8UoCinLW0OgUPP3fCK87Md0vafBlNIh2YnMn085gcfx3Z&#10;XEfsrrkH2s4RPRQnkxnz0ZxM7aF5oy1fxqoUElZS7YLjybzHfqHplUi1XKYk2i4n8NGunYzQkdZI&#10;8Wv3Jrw76oAk4BOclkzk7+Toc3tBljsEXSetItE9q0f+aTOT2sdXFFf/2k9Zl7e++A0AAP//AwBQ&#10;SwMEFAAGAAgAAAAhALcvKPrjAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyok1QpSYhTVZEqJASHll64OfE2ibDXIXbbwNfjnuA42qeZt+V6NpqdcXKDJQHxIgKG1Fo1UCfg&#10;8L59yIA5L0lJbQkFfKODdXV7U8pC2Qvt8Lz3HQsl5AopoPd+LDh3bY9GuoUdkcLtaCcjfYhTx9Uk&#10;L6HcaJ5E0YobOVBY6OWIdY/t5/5kBLzU2ze5axKT/ej6+fW4Gb8OH6kQ93fz5gmYx9n/wXDVD+pQ&#10;BafGnkg5pkOO8mUaWAFpFi+BXZH4Mc+BNQJWSZIBr0r+/4vqFwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACMISJ0ZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhALcvKPrjAAAADQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="4DFCE2E7" w14:textId="63967A67" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
+                    <w:p w14:paraId="4DFCE2E7" w14:textId="6304E288" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                         <w:t>202</w:t>
                       </w:r>
-                      <w:r w:rsidR="00EB6ED3">
+                      <w:r w:rsidR="00F01EA0">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
-                        <w:t>4</w:t>
+                        <w:t>6</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00C47B5B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1493447A" wp14:editId="3C19DC2B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>335915</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3694430</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="548640" cy="263525"/>
                 <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                 <wp:wrapNone/>
                 <wp:docPr id="15" name="Text Box 15"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="548640" cy="263525"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4277EB29" w14:textId="197F3F22" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
+                          <w:p w14:paraId="4277EB29" w14:textId="57230CC7" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                               <w:t>202</w:t>
                             </w:r>
-                            <w:r w:rsidR="00EB6ED3">
+                            <w:r w:rsidR="00F01EA0">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
-                              <w:t>4</w:t>
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="1493447A" id="Text Box 15" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:26.45pt;margin-top:290.9pt;width:43.2pt;height:20.75pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdHTXaGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkSdYacYqsRYYB&#10;RVsgHXpWZCk2IIuaxMTOfv0oOV/odhp2kUmRfiTfo+Z3XWPYXvlQgy34aDDkTFkJZW23Bf/xuvp0&#10;w1lAYUthwKqCH1Tgd4uPH+aty9UYKjCl8oxAbMhbV/AK0eVZFmSlGhEG4JSloAbfCCTXb7PSi5bQ&#10;G5ONh8NZ1oIvnQepQqDbhz7IFwlfayXxWeugkJmCU2+YTp/OTTyzxVzkWy9cVctjG+IfumhEbano&#10;GepBoGA7X/8B1dTSQwCNAwlNBlrXUqUZaJrR8N0060o4lWYhcoI70xT+H6x82q/di2fYfYWOBIyE&#10;tC7kgS7jPJ32TfxSp4ziROHhTJvqkEm6nE5uZhOKSAqNZ5+n42lEyS4/Ox/wm4KGRaPgnlRJZIn9&#10;Y8A+9ZQSa1lY1cYkZYxlbcEJc5h+OEcI3FiqcWk1WthtOlaXNMbkNMcGygON56FXPji5qqmJRxHw&#10;RXiSmvqm9cVnOrQBKgZHi7MK/K+/3cd8UoCinLW0OgUPP3fCK87Md0va3I4mkQ5MzmT6ZUyOv45s&#10;riN219wDbeeIHoqTyYz5aE6m9tC80ZYvY1UKCSupdsHxZN5jv9D0SqRaLlMSbZcT+GjXTkboSGuk&#10;+LV7E94ddUAS8AlOSybyd3L0ub0gyx2CrpNWkeie1SP/tJlJ7eMriqt/7aesy1tf/AYAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAMLQT8fhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQhu+C/2EZ&#10;wZvdNKEljdmUEiiC6KG1F2+TZJoE9yNmt2301zs92dMwzMM7z5uvJ6PFmUbfO6tgPotAkK1d09tW&#10;weFj+5SC8AFtg9pZUvBDHtbF/V2OWeMudkfnfWgFh1ifoYIuhCGT0tcdGfQzN5Dl29GNBgOvYyub&#10;ES8cbrSMo2gpDfaWP3Q4UNlR/bU/GQWv5fYdd1Vs0l9dvrwdN8P34XOh1OPDtHkGEWgK/zBc9Vkd&#10;Cnaq3Mk2XmgFi3jFJM90zhWuQLJKQFQKlnGSgCxyeVuh+AMAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCdHTXaGQIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDC0E/H4QAAAAoBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="4277EB29" w14:textId="197F3F22" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
+                    <w:p w14:paraId="4277EB29" w14:textId="57230CC7" w:rsidR="00C47B5B" w:rsidRPr="00C47B5B" w:rsidRDefault="00E80E97" w:rsidP="00C47B5B">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                         <w:t>202</w:t>
                       </w:r>
-                      <w:r w:rsidR="00EB6ED3">
+                      <w:r w:rsidR="00F01EA0">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
-                        <w:t>4</w:t>
+                        <w:t>6</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BF0B71">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BBAE5C6" wp14:editId="6D1391A4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BBAE5C6" wp14:editId="09506DA6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>7369233</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4045527</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2124075" cy="553951"/>
-                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="23" name="Text Box 23"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2124075" cy="553951"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...3 lines deleted...]
-                        </a:solidFill>
+                        <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="164DA854" w14:textId="62475A49" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
+                          <w:p w14:paraId="164DA854" w14:textId="51A612CA" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
                             <w:pPr>
                               <w:ind w:firstLine="720"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0B71">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>$</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>1,</w:t>
                             </w:r>
                             <w:r w:rsidR="00EB6ED3">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
-                              <w:t>902</w:t>
+                              <w:t>9</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00565D7A">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>95</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>$1</w:t>
                             </w:r>
-                            <w:r w:rsidR="00EB6ED3">
-[...25 lines deleted...]
-                              <w:t>0</w:t>
+                            <w:r w:rsidR="00565D7A">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>8,090</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3C3F683F" w14:textId="35A7839F" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
+                          <w:p w14:paraId="3C3F683F" w14:textId="1C5A5359" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
                             <w:pPr>
                               <w:ind w:firstLine="720"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0B71">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>$</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>2,</w:t>
                             </w:r>
-                            <w:r w:rsidR="00EB6ED3">
-[...11 lines deleted...]
-                              <w:t>5</w:t>
+                            <w:r w:rsidR="00565D7A">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>705</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>$</w:t>
                             </w:r>
                             <w:r w:rsidR="00631CCE">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>3</w:t>
                             </w:r>
-                            <w:r w:rsidR="00EB6ED3">
-[...25 lines deleted...]
-                              <w:t>0</w:t>
+                            <w:r w:rsidR="00565D7A">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>6,100</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="12909E8D" w14:textId="5AC6C3AD" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00BF0B71">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="511F4EEE" w14:textId="77777777" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00BF0B71">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0B71">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>$</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="79598D84" w14:textId="77777777" w:rsidR="00AA6CCF" w:rsidRDefault="00AA6CCF" w:rsidP="00AA6CCF"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6BBAE5C6" id="Text Box 23" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:580.25pt;margin-top:318.55pt;width:167.25pt;height:43.6pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCae1T1RQIAAIAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykcdsYcYosRYYB&#10;WVsgHXpWZDk2IImapMTOfv0oOV/rdhp2kSmRehTfIz196JQke2FdA7qgw0FKidAcykZvC/r9dfnp&#10;nhLnmS6ZBC0KehCOPsw+fpi2JhcjqEGWwhIE0S5vTUFr702eJI7XQjE3ACM0Oiuwinnc2m1SWtYi&#10;upLJKE1vkxZsaSxw4RyePvZOOov4VSW4f64qJzyRBcW3+bjauG7CmsymLN9aZuqGH5/B/uEVijUa&#10;k56hHplnZGebP6BUwy04qPyAg0qgqhouYg1YzTB9V826ZkbEWpAcZ840uf8Hy5/2a/Niie8+Q4cC&#10;BkJa43KHh6GerrIqfPGlBP1I4eFMm+g84Xg4Go7G6V1GCUdflt1MsgiTXG4b6/wXAYoEo6AWZYls&#10;sf3KecyIoaeQkMyBbMplI2XchFYQC2nJnqGIm+0wXpU79Q3K/mySpWmUEnFi54TwiPobktSkLejt&#10;TZZGBA0hRZ9dagy/1B0s32060pTISXYiZQPlAbmy0LeRM3zZYEEr5vwLs9g3SA/Ogn/GpZKAyeBo&#10;UVKD/fm38xCPcqKXkhb7sKDux45ZQYn8qlHoyXA8Do0bN+PsboQbe+3ZXHv0Ti0AWRri1BkezRDv&#10;5cmsLKg3HJl5yIoupjnmLqg/mQvfTweOHBfzeQzCVjXMr/Ta8AAdVAlyvXZvzJqjph674QlOHcvy&#10;d9L2seGmhvnOQ9VE3QPRPatH/rHNo3DHkQxzdL2PUZcfx+wXAAAA//8DAFBLAwQUAAYACAAAACEA&#10;N3rfMOIAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidtE1LiFNVlYrE&#10;DQJC6s2JlzhqvI5itw18Pe4JjqN9mn1TbCbbszOOvnMkIZkJYEiN0x21Ej7e9w9rYD4o0qp3hBK+&#10;0cOmvL0pVK7dhd7wXIWWxRLyuZJgQhhyzn1j0Co/cwNSvH250aoQ49hyPapLLLc9T4XIuFUdxQ9G&#10;Dbgz2Byrk5UwvAqzxudj6D/dT1rV25fDfneQ8v5u2j4BCziFPxiu+lEdyuhUuxNpz/qYk0wsIysh&#10;m68SYFdk8biM+2oJq3QxB14W/P+K8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCae1T1&#10;RQIAAIAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA3&#10;et8w4gAAAA0BAAAPAAAAAAAAAAAAAAAAAJ8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAArgUAAAAA&#10;" fillcolor="#f2f2f2 [3052]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="6BBAE5C6" id="Text Box 23" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:580.25pt;margin-top:318.55pt;width:167.25pt;height:43.6pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaBGuoHAIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C817t2vLmsvI7cRK4q&#10;RUkkp8ozZsG7EjAUsHfdr+/A+qa0T1VfYGCGuZxzmN33WpGdcL4FU9HxKKdEGA51azYV/fG2/HJL&#10;iQ/M1EyBERXdC0/v558/zTpbigk0oGrhCCYxvuxsRZsQbJllnjdCMz8CKww6JTjNAh7dJqsd6zC7&#10;Vtkkz6+zDlxtHXDhPd4+Dk46T/mlFDy8SOlFIKqi2FtIq0vrOq7ZfMbKjWO2afmhDfYPXWjWGix6&#10;SvXIAiNb1/6RSrfcgQcZRhx0BlK2XKQZcJpx/mGaVcOsSLMgON6eYPL/Ly1/3q3sqyOh/wo9EhgB&#10;6awvPV7GeXrpdNyxU4J+hHB/gk30gXC8nIwn0/ymoISjryiu7oqUJju/ts6HbwI0iUZFHdKS0GK7&#10;Jx+wIoYeQ2IxA8tWqUSNMqSr6PVVkacHJw++UAYfnnuNVujXPWlrnKM4DrKGeo/zORio95YvW2zi&#10;ifnwyhxyjSOhfsMLLlIBFoODRUkD7tff7mM8UoBeSjrUTkX9zy1zghL13SA5d+PpNIotHabFzQQP&#10;7tKzvvSYrX4AlOcYf4rlyYzxQR1N6UC/o8wXsSq6mOFYu6LhaD6EQdH4TbhYLFIQysuy8GRWlsfU&#10;EdYI8Vv/zpw98BCQwWc4qoyVH+gYYgdCFtsAsk1cRaAHVA/4ozQThYdvFLV/eU5R588+/w0AAP//&#10;AwBQSwMEFAAGAAgAAAAhADsk/8TkAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyok7RJS4hTVZEqJASHll64bWI3ibDXIXbbwNfjnuA42qfZN8V6Mpqd1eh6SwLiWQRMUWNl&#10;T62Aw/v2YQXMeSSJ2pIS8K0crMvbmwJzaS+0U+e9b1koIZejgM77IefcNZ0y6GZ2UBRuRzsa9CGO&#10;LZcjXkK50TyJoowb7Cl86HBQVaeaz/3JCHiptm+4qxOz+tHV8+txM3wdPlIh7u+mzRMwryb/B8NV&#10;P6hDGZxqeyLpmA45zqI0sAKy+TIGdkUWj2nYVwtYJos58LLg/1eUvwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCaBGuoHAIAADQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQA7JP/E5AAAAA0BAAAPAAAAAAAAAAAAAAAAAHYEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="164DA854" w14:textId="62475A49" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
+                    <w:p w14:paraId="164DA854" w14:textId="51A612CA" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
                       <w:pPr>
                         <w:ind w:firstLine="720"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0B71">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>$</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>1,</w:t>
                       </w:r>
                       <w:r w:rsidR="00EB6ED3">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
-                        <w:t>902</w:t>
+                        <w:t>9</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00565D7A">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>95</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>$1</w:t>
                       </w:r>
-                      <w:r w:rsidR="00EB6ED3">
-[...25 lines deleted...]
-                        <w:t>0</w:t>
+                      <w:r w:rsidR="00565D7A">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>8,090</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3C3F683F" w14:textId="35A7839F" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
+                    <w:p w14:paraId="3C3F683F" w14:textId="1C5A5359" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
                       <w:pPr>
                         <w:ind w:firstLine="720"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0B71">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>$</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>2,</w:t>
                       </w:r>
-                      <w:r w:rsidR="00EB6ED3">
-[...11 lines deleted...]
-                        <w:t>5</w:t>
+                      <w:r w:rsidR="00565D7A">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>705</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>$</w:t>
                       </w:r>
                       <w:r w:rsidR="00631CCE">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>3</w:t>
                       </w:r>
-                      <w:r w:rsidR="00EB6ED3">
-[...25 lines deleted...]
-                        <w:t>0</w:t>
+                      <w:r w:rsidR="00565D7A">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>6,100</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="12909E8D" w14:textId="5AC6C3AD" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00BF0B71">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="511F4EEE" w14:textId="77777777" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00BF0B71">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0B71">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>$</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="79598D84" w14:textId="77777777" w:rsidR="00AA6CCF" w:rsidRDefault="00AA6CCF" w:rsidP="00AA6CCF"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BF0B71">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="122F59C3" wp14:editId="22C73E03">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="122F59C3" wp14:editId="4A6EF1CA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4060767</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4034444</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2124075" cy="553951"/>
-                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="22" name="Text Box 22"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2124075" cy="553951"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...3 lines deleted...]
-                        </a:solidFill>
+                        <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="57FF1C34" w14:textId="2270D353" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
+                          <w:p w14:paraId="57FF1C34" w14:textId="07B013EF" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
                             <w:pPr>
                               <w:ind w:firstLine="720"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0B71">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>$</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>1,</w:t>
                             </w:r>
                             <w:r w:rsidR="00EB6ED3">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
-                              <w:t>902</w:t>
+                              <w:t>9</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00565D7A">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>95</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>$1</w:t>
                             </w:r>
-                            <w:r w:rsidR="00EB6ED3">
-[...25 lines deleted...]
-                              <w:t>0</w:t>
+                            <w:r w:rsidR="00565D7A">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>8,090</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="70E9E70E" w14:textId="10954D71" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
+                          <w:p w14:paraId="70E9E70E" w14:textId="5B8168BA" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
                             <w:pPr>
                               <w:ind w:firstLine="720"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0B71">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>$</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>2,</w:t>
                             </w:r>
-                            <w:r w:rsidR="00EB6ED3">
-[...11 lines deleted...]
-                              <w:t>5</w:t>
+                            <w:r w:rsidR="00565D7A">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>705</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>$</w:t>
                             </w:r>
                             <w:r w:rsidR="00631CCE">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>3</w:t>
                             </w:r>
-                            <w:r w:rsidR="00EB6ED3">
-[...25 lines deleted...]
-                              <w:t>0</w:t>
+                            <w:r w:rsidR="00565D7A">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>6,100</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="52376A82" w14:textId="58520111" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00BF0B71">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="32FDF0D8" w14:textId="77777777" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00BF0B71">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0B71">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>$</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="47855363" w14:textId="77777777" w:rsidR="00AA6CCF" w:rsidRDefault="00AA6CCF" w:rsidP="00AA6CCF"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="122F59C3" id="Text Box 22" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:319.75pt;margin-top:317.65pt;width:167.25pt;height:43.6pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBaq/VRRQIAAIAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2yncdoEcYosRYYB&#10;XVsgHXpWZDk2IImapMTOfv0oOV/rdhp2kSmRehTfIz2775Qke2FdA7qg2SClRGgOZaO3Bf3+uvp0&#10;R4nzTJdMghYFPQhH7+cfP8xaMxVDqEGWwhIE0W7amoLW3ptpkjheC8XcAIzQ6KzAKuZxa7dJaVmL&#10;6EomwzQdJy3Y0ljgwjk8feiddB7xq0pw/1xVTngiC4pv83G1cd2ENZnP2HRrmakbfnwG+4dXKNZo&#10;THqGemCekZ1t/oBSDbfgoPIDDiqBqmq4iDVgNVn6rpp1zYyItSA5zpxpcv8Plj/t1+bFEt99hg4F&#10;DIS0xk0dHoZ6usqq8MWXEvQjhYczbaLzhOPhMBuO0tucEo6+PL+Z5BEmudw21vkvAhQJRkEtyhLZ&#10;YvtH5zEjhp5CQjIHsilXjZRxE1pBLKUle4YibrZZvCp36huU/dkkT9MoJeLEzgnhEfU3JKlJW9Dx&#10;TZ5GBA0hRZ9dagy/1B0s32060pTIyfhEygbKA3JloW8jZ/iqwYIemfMvzGLfID04C/4Zl0oCJoOj&#10;RUkN9uffzkM8yoleSlrsw4K6HztmBSXyq0ahJ9loFBo3bkb57RA39tqzufbonVoCspTh1BkezRDv&#10;5cmsLKg3HJlFyIoupjnmLqg/mUvfTweOHBeLRQzCVjXMP+q14QE6qBLkeu3emDVHTT12wxOcOpZN&#10;30nbx4abGhY7D1UTdQ9E96we+cc2j8IdRzLM0fU+Rl1+HPNfAAAA//8DAFBLAwQUAAYACAAAACEA&#10;8mcDpOEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTUvDQBCG74L/YRnBm92Ymn6k2ZRSqODN&#10;RhF622Sn2dD9CNltG/31Tk96m2Ee3nneYj1awy44hM47Ac+TBBi6xqvOtQI+P3ZPC2AhSqek8Q4F&#10;fGOAdXl/V8hc+avb46WKLaMQF3IpQMfY55yHRqOVYeJ7dHQ7+sHKSOvQcjXIK4Vbw9MkmXErO0cf&#10;tOxxq7E5VWcroH9P9AJfT9F8+Z+0qjdvh932IMTjw7hZAYs4xj8YbvqkDiU51f7sVGBGwGy6zAi9&#10;DdkUGBHL+Qu1qwXM0zQDXhb8f4fyFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFqr9VFF&#10;AgAAgAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPJn&#10;A6ThAAAACwEAAA8AAAAAAAAAAAAAAAAAnwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AACtBQAAAAA=&#10;" fillcolor="#f2f2f2 [3052]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="122F59C3" id="Text Box 22" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:319.75pt;margin-top:317.65pt;width:167.25pt;height:43.6pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBa1MoMHQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+ykcdpacaqsVaZJ&#10;UVspnfpMMMSWMJcBiZ39+l2w86FuT9Ne4MK93I9zDvOHrlHkIKyrQRd0PEopEZpDWetdQX+8rb7c&#10;UeI80yVToEVBj8LRh8XnT/PW5GICFahSWIJJtMtbU9DKe5MnieOVaJgbgREanRJswzwe7S4pLWsx&#10;e6OSSZrOkhZsaSxw4RzePvVOuoj5pRTcv0jphCeqoNibj6uN6zasyWLO8p1lpqr50Ab7hy4aVmss&#10;ek71xDwje1v/kaqpuQUH0o84NAlIWXMRZ8BpxumHaTYVMyLOguA4c4bJ/b+0/PmwMa+W+O4rdEhg&#10;AKQ1Lnd4GebppG3Cjp0S9COExzNsovOE4+VkPJmmtxklHH1ZdnOfxTTJ5bWxzn8T0JBgFNQiLREt&#10;dlg7jxUx9BQSimlY1UpFapQmbUFnN1kaH5w9+EJpfHjpNVi+23akLnGO2WmQLZRHnM9CT70zfFVj&#10;E2vm/CuzyDWOhPr1L7hIBVgMBouSCuyvv92HeKQAvZS0qJ2Cup97ZgUl6rtGcu7H02kQWzxMs9sJ&#10;Huy1Z3vt0fvmEVCeY/wphkczxHt1MqWF5h1lvgxV0cU0x9oF9Sfz0feKxm/CxXIZg1Behvm13hge&#10;UgdYA8Rv3TuzZuDBI4PPcFIZyz/Q0cf2hCz3HmQduQpA96gO+KM0I4XDNwravz7HqMtnX/wGAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDkIOub4wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbv&#10;SPyHyEjcWEpH91GaTlOlCQmxw8Yu3NLGaysapzTZVvj1eCe42fKj18+brUbbiTMOvnWk4HESgUCq&#10;nGmpVnB43zwsQPigyejOESr4Rg+r/PYm06lxF9rheR9qwSHkU62gCaFPpfRVg1b7ieuR+HZ0g9WB&#10;16GWZtAXDredjKNoJq1uiT80useiwepzf7IKXovNVu/K2C5+uuLl7bjuvw4fiVL3d+P6GUTAMfzB&#10;cNVndcjZqXQnMl50CmbTZcLodUimIJhYzp+4XalgHscJyDyT/zvkvwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBa1MoMHQIAADQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDkIOub4wAAAAsBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="57FF1C34" w14:textId="2270D353" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
+                    <w:p w14:paraId="57FF1C34" w14:textId="07B013EF" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
                       <w:pPr>
                         <w:ind w:firstLine="720"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0B71">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>$</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>1,</w:t>
                       </w:r>
                       <w:r w:rsidR="00EB6ED3">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
-                        <w:t>902</w:t>
+                        <w:t>9</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00565D7A">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>95</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>$1</w:t>
                       </w:r>
-                      <w:r w:rsidR="00EB6ED3">
-[...25 lines deleted...]
-                        <w:t>0</w:t>
+                      <w:r w:rsidR="00565D7A">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>8,090</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="70E9E70E" w14:textId="10954D71" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
+                    <w:p w14:paraId="70E9E70E" w14:textId="5B8168BA" w:rsidR="00172531" w:rsidRPr="00BF0B71" w:rsidRDefault="00172531" w:rsidP="00172531">
                       <w:pPr>
                         <w:ind w:firstLine="720"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0B71">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>$</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>2,</w:t>
                       </w:r>
-                      <w:r w:rsidR="00EB6ED3">
-[...11 lines deleted...]
-                        <w:t>5</w:t>
+                      <w:r w:rsidR="00565D7A">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>705</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>$</w:t>
                       </w:r>
                       <w:r w:rsidR="00631CCE">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>3</w:t>
                       </w:r>
-                      <w:r w:rsidR="00EB6ED3">
-[...25 lines deleted...]
-                        <w:t>0</w:t>
+                      <w:r w:rsidR="00565D7A">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>6,100</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="52376A82" w14:textId="58520111" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00BF0B71">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="32FDF0D8" w14:textId="77777777" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00BF0B71">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0B71">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>$</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="47855363" w14:textId="77777777" w:rsidR="00AA6CCF" w:rsidRDefault="00AA6CCF" w:rsidP="00AA6CCF"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BF0B71">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37122D41" wp14:editId="50A2AF43">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37122D41" wp14:editId="7DFF0CA7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>774469</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4034444</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2124075" cy="537325"/>
-                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="21" name="Text Box 21"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2124075" cy="537325"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...3 lines deleted...]
-                        </a:solidFill>
+                        <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6E79B1B0" w14:textId="4CFE552C" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
+                          <w:p w14:paraId="6E79B1B0" w14:textId="08353E68" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
                             <w:pPr>
                               <w:ind w:firstLine="720"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0B71">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>$</w:t>
                             </w:r>
                             <w:r w:rsidR="00172531">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>1,</w:t>
                             </w:r>
                             <w:r w:rsidR="00EB6ED3">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
-                              <w:t>902</w:t>
+                              <w:t>9</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00565D7A">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>95</w:t>
                             </w:r>
                             <w:r w:rsidR="00172531">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="00172531">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>$1</w:t>
                             </w:r>
-                            <w:r w:rsidR="00EB6ED3">
-[...25 lines deleted...]
-                              <w:t>0</w:t>
+                            <w:r w:rsidR="00565D7A">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>8,090</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4DA290AB" w14:textId="24F424A5" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
+                          <w:p w14:paraId="4DA290AB" w14:textId="177FE529" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
                             <w:pPr>
                               <w:ind w:firstLine="720"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0B71">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>$</w:t>
                             </w:r>
                             <w:r w:rsidR="00172531">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>2,</w:t>
                             </w:r>
-                            <w:r w:rsidR="00EB6ED3">
-[...11 lines deleted...]
-                              <w:t>5</w:t>
+                            <w:r w:rsidR="00565D7A">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>705</w:t>
                             </w:r>
                             <w:r w:rsidR="00172531">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="00172531">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>$</w:t>
                             </w:r>
                             <w:r w:rsidR="00714548">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>3</w:t>
                             </w:r>
-                            <w:r w:rsidR="00EB6ED3">
-[...25 lines deleted...]
-                              <w:t>0</w:t>
+                            <w:r w:rsidR="00565D7A">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>6,100</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="1AD47098" w14:textId="77777777" w:rsidR="00AA6CCF" w:rsidRDefault="00AA6CCF" w:rsidP="00AA6CCF"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="37122D41" id="Text Box 21" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:61pt;margin-top:317.65pt;width:167.25pt;height:42.3pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzyxBhRAIAAIAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X/xI3LRGnCJLkWFA&#10;1xZIh54VWY4NyKImKbGzXz9KzmvdTsMuMilSfHwf6dl930qyF8Y2oAqajGJKhOJQNmpb0O+vq0+3&#10;lFjHVMkkKFHQg7D0fv7xw6zTuUihBlkKQzCIsnmnC1o7p/MosrwWLbMj0EKhsQLTMoeq2UalYR1G&#10;b2WUxvFN1IEptQEurMXbh8FI5yF+VQnunqvKCkdkQbE2F04Tzo0/o/mM5VvDdN3wYxnsH6poWaMw&#10;6TnUA3OM7EzzR6i24QYsVG7EoY2gqhouQg/YTRK/62ZdMy1CLwiO1WeY7P8Ly5/2a/1iiOs/Q48E&#10;ekA6bXOLl76fvjKt/2KlBO0I4eEMm+gd4XiZJukknmaUcLRl4+k4zXyY6PJaG+u+CGiJFwpqkJaA&#10;Fts/Wje4nlx8MguyKVeNlEHxoyCW0pA9QxI32yQ8lbv2G5TD3V0Wx4FKTBkmx7uHAn6LJBXpCnoz&#10;zuIQQYFPMWSXCt0vfXvJ9ZueNCViMj2BsoHygFgZGMbIar5qsKFHZt0LMzg3CA/ugnvGo5KAyeAo&#10;UVKD+fm3e++PdKKVkg7nsKD2x44ZQYn8qpDou2Qy8YMblEk2TVEx15bNtUXt2iUgSgluneZB9P5O&#10;nsTKQPuGK7PwWdHEFMfcBXUncemG7cCV42KxCE44qpq5R7XW3If2rHi6Xvs3ZvSRU4fT8ASniWX5&#10;O2oHX/9SwWLnoGoC7x7oAdUj/jjmgbjjSvo9utaD1+XHMf8FAAD//wMAUEsDBBQABgAIAAAAIQCe&#10;iqnM4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAFMTvgt9heYI3u2lq0jZmU0qhgjeN&#10;Uuhtk31mQ/dPyG7b6Kf3edLjMMPMb8rNZA274Bh67wTMZwkwdK1XvesEfLzvH1bAQpROSeMdCvjC&#10;AJvq9qaUhfJX94aXOnaMSlwopAAd41BwHlqNVoaZH9CR9+lHKyPJseNqlFcqt4anSZJzK3tHC1oO&#10;uNPYnuqzFTC8JnqFz6doDv47rZvty3G/Owpxfzdtn4BFnOJfGH7xCR0qYmr82anADOk0pS9RQL7I&#10;FsAo8ZjlGbBGwHK+XgOvSv7/Q/UDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA88sQYUQC&#10;AACABAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnoqp&#10;zOEAAAALAQAADwAAAAAAAAAAAAAAAACeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AKwFAAAAAA==&#10;" fillcolor="#f2f2f2 [3052]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="37122D41" id="Text Box 21" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:61pt;margin-top:317.65pt;width:167.25pt;height:42.3pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwMy58HAIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC811psx61gOXATuChg&#10;JAGcImeaIi0BFIclaUvu13dIeUPaU9ELNcMZzfLe4/y+bxU5COsa0CXNRiklQnOoGr0r6Y/X1afP&#10;lDjPdMUUaFHSo3D0fvHxw7wzhcihBlUJS7CIdkVnSlp7b4okcbwWLXMjMEJjUIJtmUfX7pLKsg6r&#10;tyrJ0/Qu6cBWxgIXzuHt4xCki1hfSsH9s5ROeKJKirP5eNp4bsOZLOas2Flm6oafxmD/MEXLGo1N&#10;L6UemWdkb5s/SrUNt+BA+hGHNgEpGy7iDrhNlr7bZlMzI+IuCI4zF5jc/yvLnw4b82KJ779CjwQG&#10;QDrjCoeXYZ9e2jZ8cVKCcYTweIFN9J5wvMyzfJLOppRwjE3Hs3E+DWWS69/GOv9NQEuCUVKLtES0&#10;2GHt/JB6TgnNNKwapSI1SpOupHfjaRp/uESwuNLY4zprsHy/7UlT4R6z8yJbqI64n4WBemf4qsEh&#10;1sz5F2aRa1wJ9euf8ZAKsBmcLEpqsL/+dh/ykQKMUtKhdkrqfu6ZFZSo7xrJ+ZJNJkFs0ZlMZzk6&#10;9jayvY3offsAKM8MX4rh0Qz5Xp1NaaF9Q5kvQ1cMMc2xd0n92Xzwg6LxmXCxXMYklJdhfq03hofS&#10;AdYA8Wv/xqw58eCRwSc4q4wV7+gYcgdClnsPsolcBaAHVE/4ozQj26dnFLR/68es62Nf/AYAAP//&#10;AwBQSwMEFAAGAAgAAAAhAIjNQfPjAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AUhO8m&#10;/ofNM/Fml1LBFlmahqQxMXpo7cXbg90CkX2L7LZFf73Pkx4nM5n5Jl9PthdnM/rOkYL5LAJhqHa6&#10;o0bB4W17twThA5LG3pFR8GU8rIvrqxwz7S60M+d9aASXkM9QQRvCkEnp69ZY9DM3GGLv6EaLgeXY&#10;SD3ihcttL+MoSqXFjnihxcGUrak/9ier4LncvuKuiu3yuy+fXo6b4fPwnih1ezNtHkEEM4W/MPzi&#10;MzoUzFS5E2kvetZxzF+CgnSRLEBw4j5JExCVgof5agWyyOX/D8UPAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhADAzLnwcAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAIjNQfPjAAAACwEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="6E79B1B0" w14:textId="4CFE552C" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
+                    <w:p w14:paraId="6E79B1B0" w14:textId="08353E68" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
                       <w:pPr>
                         <w:ind w:firstLine="720"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0B71">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>$</w:t>
                       </w:r>
                       <w:r w:rsidR="00172531">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>1,</w:t>
                       </w:r>
                       <w:r w:rsidR="00EB6ED3">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
-                        <w:t>902</w:t>
+                        <w:t>9</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00565D7A">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>95</w:t>
                       </w:r>
                       <w:r w:rsidR="00172531">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="00172531">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>$1</w:t>
                       </w:r>
-                      <w:r w:rsidR="00EB6ED3">
-[...25 lines deleted...]
-                        <w:t>0</w:t>
+                      <w:r w:rsidR="00565D7A">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>8,090</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4DA290AB" w14:textId="24F424A5" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
+                    <w:p w14:paraId="4DA290AB" w14:textId="177FE529" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
                       <w:pPr>
                         <w:ind w:firstLine="720"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0B71">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>$</w:t>
                       </w:r>
                       <w:r w:rsidR="00172531">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>2,</w:t>
                       </w:r>
-                      <w:r w:rsidR="00EB6ED3">
-[...11 lines deleted...]
-                        <w:t>5</w:t>
+                      <w:r w:rsidR="00565D7A">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>705</w:t>
                       </w:r>
                       <w:r w:rsidR="00172531">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="00172531">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>$</w:t>
                       </w:r>
                       <w:r w:rsidR="00714548">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>3</w:t>
                       </w:r>
-                      <w:r w:rsidR="00EB6ED3">
-[...25 lines deleted...]
-                        <w:t>0</w:t>
+                      <w:r w:rsidR="00565D7A">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>6,100</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="1AD47098" w14:textId="77777777" w:rsidR="00AA6CCF" w:rsidRDefault="00AA6CCF" w:rsidP="00AA6CCF"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BF0B71">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="676D927C" wp14:editId="0C2A83B2">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="676D927C" wp14:editId="2E1B45FA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>7347065</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6716684</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2124075" cy="548409"/>
-                <wp:effectExtent l="0" t="0" r="9525" b="4445"/>
+                <wp:effectExtent l="0" t="0" r="0" b="4445"/>
                 <wp:wrapNone/>
                 <wp:docPr id="19" name="Text Box 19"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2124075" cy="548409"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...3 lines deleted...]
-                        </a:solidFill>
+                        <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2C842FC5" w14:textId="4AA29F27" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
+                          <w:p w14:paraId="2C842FC5" w14:textId="4A4CDABC" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
                             <w:pPr>
                               <w:ind w:left="720" w:firstLine="720"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0B71">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>$</w:t>
                             </w:r>
                             <w:r w:rsidR="00EB6ED3">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                             <w:r w:rsidR="00172531">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>,</w:t>
                             </w:r>
-                            <w:r w:rsidR="00EB6ED3">
-[...4 lines deleted...]
-                              <w:t>008</w:t>
+                            <w:r w:rsidR="001A02E9">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>128</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="66295DA6" w14:textId="5F4B0BF7" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
+                          <w:p w14:paraId="66295DA6" w14:textId="0A54C1E0" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
                             <w:pPr>
                               <w:ind w:left="720" w:firstLine="720"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0B71">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>$</w:t>
                             </w:r>
                             <w:r w:rsidR="00172531">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>2,</w:t>
                             </w:r>
-                            <w:r w:rsidR="00EB6ED3">
-[...4 lines deleted...]
-                              <w:t>725</w:t>
+                            <w:r w:rsidR="001A02E9">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>885</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3B26272D" w14:textId="77777777" w:rsidR="00AA6CCF" w:rsidRDefault="00AA6CCF" w:rsidP="00AA6CCF"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="676D927C" id="Text Box 19" o:spid="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:578.5pt;margin-top:528.85pt;width:167.25pt;height:43.2pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKxMbLRQIAAIAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+0hgoYWIUDEqpkms&#10;rUSnPhvHJpEcn2cbEvbX7+xAod2epr04d77z/fi+u8zuukaRg7CuBl3Q4SClRGgOZa13Bf3xvPo0&#10;ocR5pkumQIuCHoWjd/OPH2atycUIKlClsASDaJe3pqCV9yZPEscr0TA3ACM0GiXYhnlU7S4pLWsx&#10;eqOSUZreJC3Y0ljgwjm8ve+NdB7jSym4f5TSCU9UQbE2H08bz204k/mM5TvLTFXzUxnsH6poWK0x&#10;6Wuoe+YZ2dv6j1BNzS04kH7AoUlAypqL2AN2M0zfdbOpmBGxFwTHmVeY3P8Lyx8OG/Nkie++QIcE&#10;BkBa43KHl6GfTtomfLFSgnaE8PgKm+g84Xg5Go6y9HZMCUfbOJtk6TSESS6vjXX+q4CGBKGgFmmJ&#10;aLHD2vne9ewSkjlQdbmqlYpKGAWxVJYcGJK43Q3jU7VvvkPZ303HaRqpxJRxcoJ7LOBNJKVJW9Cb&#10;z+M0RtAQUvTZlUb3S99B8t22I3WJmEzOoGyhPCJWFvoxcoavamxozZx/YhbnBuHBXfCPeEgFmAxO&#10;EiUV2F9/uw/+SCdaKWlxDgvqfu6ZFZSobxqJng6zLAxuVLLx7QgVe23ZXlv0vlkCojTErTM8isHf&#10;q7MoLTQvuDKLkBVNTHPMXVB/Fpe+3w5cOS4Wi+iEo2qYX+uN4SF0YCXQ9dy9MGtOnHqchgc4TyzL&#10;31Hb+4aXGhZ7D7KOvAege1RP+OOYR+JOKxn26FqPXpcfx/w3AAAA//8DAFBLAwQUAAYACAAAACEA&#10;MhrqsOMAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W+g9hCb43kYNepYzmEQAq9&#10;tW4p5CZbG8tEP8ZSErdPX/nU3HaYYfabcjMZTS44+t5ZDsmCAUHbOtnbjsPX5/5pBcQHYaXQziKH&#10;H/Swqe7vSlFId7UfeKlDR2KJ9YXgoEIYCkp9q9AIv3AD2ugd3WhEiHLsqBzFNZYbTZeMPVMjehs/&#10;KDHgTmF7qs+Gw/DO1ApfT0F/u99l3WzfDvvdgfPHh2m7BhJwCv9hmPEjOlSRqXFnKz3RUSdZHseE&#10;eLEsz4HMmfQlyYA0s5umCdCqpLc7qj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAisTG&#10;y0UCAACABAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;MhrqsOMAAAAPAQAADwAAAAAAAAAAAAAAAACfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAK8FAAAAAA==&#10;" fillcolor="#f2f2f2 [3052]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="676D927C" id="Text Box 19" o:spid="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:578.5pt;margin-top:528.85pt;width:167.25pt;height:43.2pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPtyinHAIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JcOXEEy4GbwEUB&#10;IwngBDnTFGkJoLgsSVtyv75Lyi+kPRW9ULvc1T5mhrP7vlVkL6xrQJc0G6WUCM2havS2pG+vyy9T&#10;SpxnumIKtCjpQTh6P//8adaZQoyhBlUJS7CIdkVnSlp7b4okcbwWLXMjMEJjUIJtmUfXbpPKsg6r&#10;tyoZp+lN0oGtjAUunMPbxyFI57G+lIL7Zymd8ESVFGfz8bTx3IQzmc9YsbXM1A0/jsH+YYqWNRqb&#10;nks9Ms/IzjZ/lGobbsGB9CMObQJSNlzEHXCbLP2wzbpmRsRdEBxnzjC5/1eWP+3X5sUS33+DHgkM&#10;gHTGFQ4vwz69tG344qQE4wjh4Qyb6D3heDnOxnl6O6GEY2yST/P0LpRJLn8b6/x3AS0JRkkt0hLR&#10;YvuV80PqKSU007BslIrUKE26kt58naTxh3MEiyuNPS6zBsv3m540Fe4xPS2ygeqA+1kYqHeGLxsc&#10;YsWcf2EWucaVUL/+GQ+pAJvB0aKkBvvrb/chHynAKCUdaqek7ueOWUGJ+qGRnLssz4PYopNPbsfo&#10;2OvI5jqid+0DoDwzfCmGRzPke3UypYX2HWW+CF0xxDTH3iX1J/PBD4rGZ8LFYhGTUF6G+ZVeGx5K&#10;B1gDxK/9O7PmyINHBp/gpDJWfKBjyB0IWew8yCZyFYAeUD3ij9KMbB+fUdD+tR+zLo99/hsAAP//&#10;AwBQSwMEFAAGAAgAAAAhAO3djJDkAAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMj09Pg0AQxe8m&#10;fofNmHizCw1IRZamIWlMjB5ae/E2sFsg7h9kty366R1O9TYv7+XN7xXryWh2VqPvnRUQLyJgyjZO&#10;9rYVcPjYPqyA+YBWonZWCfhRHtbl7U2BuXQXu1PnfWgZlVifo4AuhCHn3DedMugXblCWvKMbDQaS&#10;Y8vliBcqN5ovo+iRG+wtfehwUFWnmq/9yQh4rbbvuKuXZvWrq5e342b4PnymQtzfTZtnYEFN4RqG&#10;GZ/QoSSm2p2s9EyTjtOMxgS6ojTLgM2Z5ClOgdWzmyQx8LLg/3eUfwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBPtyinHAIAADQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDt3YyQ5AAAAA8BAAAPAAAAAAAAAAAAAAAAAHYEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2C842FC5" w14:textId="4AA29F27" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
+                    <w:p w14:paraId="2C842FC5" w14:textId="4A4CDABC" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
                       <w:pPr>
                         <w:ind w:left="720" w:firstLine="720"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0B71">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>$</w:t>
                       </w:r>
                       <w:r w:rsidR="00EB6ED3">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
                       <w:r w:rsidR="00172531">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>,</w:t>
                       </w:r>
-                      <w:r w:rsidR="00EB6ED3">
-[...4 lines deleted...]
-                        <w:t>008</w:t>
+                      <w:r w:rsidR="001A02E9">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>128</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="66295DA6" w14:textId="5F4B0BF7" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
+                    <w:p w14:paraId="66295DA6" w14:textId="0A54C1E0" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
                       <w:pPr>
                         <w:ind w:left="720" w:firstLine="720"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0B71">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>$</w:t>
                       </w:r>
                       <w:r w:rsidR="00172531">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>2,</w:t>
                       </w:r>
-                      <w:r w:rsidR="00EB6ED3">
-[...4 lines deleted...]
-                        <w:t>725</w:t>
+                      <w:r w:rsidR="001A02E9">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>885</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3B26272D" w14:textId="77777777" w:rsidR="00AA6CCF" w:rsidRDefault="00AA6CCF" w:rsidP="00AA6CCF"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BF0B71">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4ADDAB6B" wp14:editId="560AFBC9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4ADDAB6B" wp14:editId="77C3D2E0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4071851</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6716684</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2124075" cy="548409"/>
-                <wp:effectExtent l="0" t="0" r="9525" b="4445"/>
+                <wp:effectExtent l="0" t="0" r="0" b="4445"/>
                 <wp:wrapNone/>
                 <wp:docPr id="17" name="Text Box 17"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2124075" cy="548409"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...3 lines deleted...]
-                        </a:solidFill>
+                        <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="51FFAFE4" w14:textId="5B51C73C" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
+                          <w:p w14:paraId="51FFAFE4" w14:textId="614A1DD0" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
                             <w:pPr>
                               <w:ind w:left="720" w:firstLine="720"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0B71">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>$</w:t>
                             </w:r>
                             <w:r w:rsidR="00EB6ED3">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                             <w:r w:rsidR="00172531">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>,</w:t>
                             </w:r>
-                            <w:r w:rsidR="00EB6ED3">
-[...4 lines deleted...]
-                              <w:t>008</w:t>
+                            <w:r w:rsidR="001A02E9">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>128</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="590B95F1" w14:textId="432EFA1A" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
+                          <w:p w14:paraId="590B95F1" w14:textId="1E14B565" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
                             <w:pPr>
                               <w:ind w:left="720" w:firstLine="720"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0B71">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>$</w:t>
                             </w:r>
                             <w:r w:rsidR="00172531">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>2,</w:t>
                             </w:r>
-                            <w:r w:rsidR="00EB6ED3">
-[...4 lines deleted...]
-                              <w:t>725</w:t>
+                            <w:r w:rsidR="001A02E9">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>885</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="43167CD2" w14:textId="77777777" w:rsidR="00123450" w:rsidRDefault="00123450" w:rsidP="00123450"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4ADDAB6B" id="Text Box 17" o:spid="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:320.6pt;margin-top:528.85pt;width:167.25pt;height:43.2pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1dokeQwIAAIAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkTtsYcYosRYYB&#10;WVsgHXpWZCk2IIuapMTOfv0oOa92Ow27yHyJFL+P9PS+axTZC+tq0AUdDlJKhOZQ1npb0B8vy093&#10;lDjPdMkUaFHQg3D0fvbxw7Q1uRhBBaoUlmAS7fLWFLTy3uRJ4nglGuYGYIRGpwTbMI+q3SalZS1m&#10;b1QyStObpAVbGgtcOIfWh95JZzG/lIL7Jymd8EQVFN/m42njuQlnMpuyfGuZqWp+fAb7h1c0rNZY&#10;9JzqgXlGdrb+I1VTcwsOpB9waBKQsuYi9oDdDNN33awrZkTsBcFx5gyT+39p+eN+bZ4t8d0X6JDA&#10;AEhrXO7QGPrppG3CF19K0I8QHs6wic4TjsbRcJSlt2NKOPrG2V2WTkKa5HLbWOe/CmhIEApqkZaI&#10;FtuvnO9DTyGhmANVl8taqaiEURALZcmeIYmb7TBeVbvmO5S9bTJO00glloyTE8LjA95kUpq0Bb35&#10;PE5jBg2hRF9daQy/9B0k3206UpeISewmmDZQHhArC/0YOcOXNTa0Ys4/M4tzg/DgLvgnPKQCLAZH&#10;iZIK7K+/2UM80oleSlqcw4K6nztmBSXqm0aiJ8MsC4MblWx8O0LFXns21x69axaAKA1x6wyPYoj3&#10;6iRKC80rrsw8VEUX0xxrF9SfxIXvtwNXjov5PAbhqBrmV3pteEgdWAl0vXSvzJojpx6n4RFOE8vy&#10;d9T2seGmhvnOg6wj7xdUj/jjmEfijisZ9uhaj1GXH8fsNwAAAP//AwBQSwMEFAAGAAgAAAAhANKf&#10;bUfiAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdJKRNjdmUUqjgTaMI&#10;vW2yYzZ0/4Tsto1+eseTvc3Me7z5vWozW8POOIXBOwHpIgGGrvNqcL2Aj/f9wxpYiNIpabxDAd8Y&#10;YFPf3lSyVP7i3vDcxJ5RiAulFKBjHEvOQ6fRyrDwIzrSvvxkZaR16rma5IXCreFZkqy4lYOjD1qO&#10;uNPYHZuTFTC+JnqNz8doPv1P1rTbl8N+dxDi/m7ePgGLOMd/M/zhEzrUxNT6k1OBGQGrPM3ISkKy&#10;LApgZHksljS0dErzPAVeV/y6Rf0LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9XaJHkMC&#10;AACABAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0p9t&#10;R+IAAAANAQAADwAAAAAAAAAAAAAAAACdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AKwFAAAAAA==&#10;" fillcolor="#f2f2f2 [3052]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="4ADDAB6B" id="Text Box 17" o:spid="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:320.6pt;margin-top:528.85pt;width:167.25pt;height:43.2pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwBWdyGwIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815JdOYtgOXATuCgQ&#10;JAGcIGeaIi0CFIclaUvu13dIeUPaU9ELNZwZzfLe4+yubzXZCecVmIqORzklwnColdlU9O11+eWG&#10;Eh+YqZkGIyq6F57ezT9/mnW2FBNoQNfCESxifNnZijYh2DLLPG9Ey/wIrDAYlOBaFvDqNlntWIfV&#10;W51N8vwq68DV1gEX3qP3YQjSeaovpeDhWUovAtEVxdlCOl061/HM5jNWbhyzjeKHMdg/TNEyZbDp&#10;qdQDC4xsnfqjVKu4Aw8yjDi0GUipuEg74Dbj/MM2q4ZZkXZBcLw9weT/X1n+tFvZF0dC/w16JDAC&#10;0llfenTGfXrp2vjFSQnGEcL9CTbRB8LRORlPivx6SgnH2LS4KfLbWCY7/22dD98FtCQaFXVIS0KL&#10;7R59GFKPKbGZgaXSOlGjDekqevV1mqcfThEsrg32OM8ardCve6Jq3CNNEF1rqPe4n4OBem/5UuEQ&#10;j8yHF+aQa1wJ9Rue8ZAasBkcLEoacL/+5o/5SAFGKelQOxX1P7fMCUr0D4Pk3I6LIootXYrp9QQv&#10;7jKyvoyYbXsPKM8xvhTLkxnzgz6a0kH7jjJfxK4YYoZj74qGo3kfBkXjM+FisUhJKC/LwqNZWR5L&#10;R1gjxK/9O3P2wENABp/gqDJWfqBjyB0IWWwDSJW4OqN6wB+lmdg+PKOo/ct7yjo/9vlvAAAA//8D&#10;AFBLAwQUAAYACAAAACEA3sFNs+QAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3KiTKGlKiFNVkSokBIeWXrg5sZtE2OsQu23g61lO5ba7M5p9U65na9hZT35wKCBeRMA0tk4N&#10;2Ak4vG8fVsB8kKikcagFfGsP6+r2ppSFchfc6fM+dIxC0BdSQB/CWHDu215b6Rdu1Eja0U1WBlqn&#10;jqtJXijcGp5E0ZJbOSB96OWo6163n/uTFfBSb9/krkns6sfUz6/Hzfh1+MiEuL+bN0/Agp7D1Qx/&#10;+IQOFTE17oTKMyNgmcYJWUmIsjwHRpbHPKOhoVOcpjHwquT/W1S/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhADAFZ3IbAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAN7BTbPkAAAADQEAAA8AAAAAAAAAAAAAAAAAdQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="51FFAFE4" w14:textId="5B51C73C" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
+                    <w:p w14:paraId="51FFAFE4" w14:textId="614A1DD0" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
                       <w:pPr>
                         <w:ind w:left="720" w:firstLine="720"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0B71">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>$</w:t>
                       </w:r>
                       <w:r w:rsidR="00EB6ED3">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
                       <w:r w:rsidR="00172531">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>,</w:t>
                       </w:r>
-                      <w:r w:rsidR="00EB6ED3">
-[...4 lines deleted...]
-                        <w:t>008</w:t>
+                      <w:r w:rsidR="001A02E9">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>128</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="590B95F1" w14:textId="432EFA1A" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
+                    <w:p w14:paraId="590B95F1" w14:textId="1E14B565" w:rsidR="00BF0B71" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
                       <w:pPr>
                         <w:ind w:left="720" w:firstLine="720"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0B71">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>$</w:t>
                       </w:r>
                       <w:r w:rsidR="00172531">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>2,</w:t>
                       </w:r>
-                      <w:r w:rsidR="00EB6ED3">
-[...4 lines deleted...]
-                        <w:t>725</w:t>
+                      <w:r w:rsidR="001A02E9">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>885</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="43167CD2" w14:textId="77777777" w:rsidR="00123450" w:rsidRDefault="00123450" w:rsidP="00123450"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BF0B71">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C406DE9" wp14:editId="7E6A29BA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C406DE9" wp14:editId="0FAC218C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>752302</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6727767</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2124075" cy="553547"/>
-                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="16" name="Text Box 16"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2124075" cy="553547"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...3 lines deleted...]
-                        </a:solidFill>
+                        <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6BA04A45" w14:textId="5F27D6E5" w:rsidR="00123450" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
+                          <w:p w14:paraId="6BA04A45" w14:textId="33B19073" w:rsidR="00123450" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
                             <w:pPr>
                               <w:ind w:left="720" w:firstLine="720"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0B71">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>$</w:t>
                             </w:r>
                             <w:r w:rsidR="00EB6ED3">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                             <w:r w:rsidR="00172531">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>,</w:t>
                             </w:r>
-                            <w:r w:rsidR="00EB6ED3">
-[...4 lines deleted...]
-                              <w:t>008</w:t>
+                            <w:r w:rsidR="00565D7A">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>128</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3AEB1EA3" w14:textId="54E6B976" w:rsidR="00AA6CCF" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
+                          <w:p w14:paraId="3AEB1EA3" w14:textId="68E47973" w:rsidR="00AA6CCF" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
                             <w:pPr>
                               <w:ind w:left="720" w:firstLine="720"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0B71">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>$</w:t>
                             </w:r>
                             <w:r w:rsidR="00172531">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>2,</w:t>
                             </w:r>
-                            <w:r w:rsidR="00EB6ED3">
-[...4 lines deleted...]
-                              <w:t>725</w:t>
+                            <w:r w:rsidR="00565D7A">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>885</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1C406DE9" id="Text Box 16" o:spid="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:59.25pt;margin-top:529.75pt;width:167.25pt;height:43.6pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASDiG7QwIAAIAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2yncdMGcYosRYYB&#10;WVsgHXpWZCk2IIuapMTOfv0oOa91Ow27yBRJ8fF9pKcPXaPIXlhXgy5oNkgpEZpDWettQb+/Lj/d&#10;UeI80yVToEVBD8LRh9nHD9PWTMQQKlClsASDaDdpTUEr780kSRyvRMPcAIzQaJRgG+bxardJaVmL&#10;0RuVDNP0NmnBlsYCF86h9rE30lmML6Xg/llKJzxRBcXafDxtPDfhTGZTNtlaZqqaH8tg/1BFw2qN&#10;Sc+hHplnZGfrP0I1NbfgQPoBhyYBKWsuYg/YTZa+62ZdMSNiLwiOM2eY3P8Ly5/2a/Niie8+Q4cE&#10;BkBa4yYOlaGfTtomfLFSgnaE8HCGTXSecFQOs+EoHeeUcLTl+U0+GocwyeW1sc5/EdCQIBTUIi0R&#10;LbZfOd+7nlxCMgeqLpe1UvESRkEslCV7hiRutll8qnbNNyh73X2eppFKTBknJ7jHAn6LpDRpC3p7&#10;k6cxgoaQos+uNLpf+g6S7zYdqUtsL4YOqg2UB8TKQj9GzvBljQ2tmPMvzOLcIDy4C/4ZD6kAk8FR&#10;oqQC+/Nv+uCPdKKVkhbnsKDux45ZQYn6qpHo+2w0CoMbL6N8jNUQe23ZXFv0rlkAopTh1hkexeDv&#10;1UmUFpo3XJl5yIompjnmLqg/iQvfbweuHBfzeXTCUTXMr/Ta8BA6sBLoeu3emDVHTj1OwxOcJpZN&#10;3lHb+4aXGuY7D7KOvF9QPeKPYx6JO65k2KPre/S6/DhmvwAAAP//AwBQSwMEFAAGAAgAAAAhANqu&#10;y8zfAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMT01Lw0AUvAv+h+UJ3uxua1NjzKaUQgVvGkXo&#10;bZN9ZkP3I2S3bfTX+3rS2wwzzEe5npxlJxxjH7yE+UwAQ98G3ftOwsf77i4HFpPyWtngUcI3RlhX&#10;11elKnQ4+zc81aljFOJjoSSYlIaC89gadCrOwoCetK8wOpWIjh3XozpTuLN8IcSKO9V7ajBqwK3B&#10;9lAfnYThVZgcnw/JfoafRd1sXva77V7K25tp8wQs4ZT+zHCZT9Ohok1NOHodmSU+zzOyEhDZIyGy&#10;LLN7utdctOXqAXhV8v8vql8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEg4hu0MCAACA&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2q7LzN8A&#10;AAANAQAADwAAAAAAAAAAAAAAAACdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKkF&#10;AAAAAA==&#10;" fillcolor="#f2f2f2 [3052]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="1C406DE9" id="Text Box 16" o:spid="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:59.25pt;margin-top:529.75pt;width:167.25pt;height:43.6pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgas51GwIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IdK2kFy4GbwEUB&#10;IwngFDnTFGkRoLgsSVtyv75Lyi+kPRW9UMvd1T5mhrP7vtVkL5xXYCo6HuWUCMOhVmZb0R+vy0+f&#10;KfGBmZppMKKiB+Hp/fzjh1lnSzGBBnQtHMEixpedrWgTgi2zzPNGtMyPwAqDQQmuZQGvbpvVjnVY&#10;vdXZJM9vsw5cbR1w4T16H4cgnaf6UgoenqX0IhBdUZwtpNOlcxPPbD5j5dYx2yh+HIP9wxQtUwab&#10;nks9ssDIzqk/SrWKO/Agw4hDm4GUiou0A24zzt9ts26YFWkXBMfbM0z+/5XlT/u1fXEk9F+hRwIj&#10;IJ31pUdn3KeXro1fnJRgHCE8nGETfSAcnZPxZJrfFZRwjBXFTTG9i2Wyy9/W+fBNQEuiUVGHtCS0&#10;2H7lw5B6SonNDCyV1okabUhX0dubIk8/nCNYXBvscZk1WqHf9ETVOFJiNro2UB9wPwcD9d7ypcIh&#10;VsyHF+aQa1wJ9Rue8ZAasBkcLUoacL/+5o/5SAFGKelQOxX1P3fMCUr0d4PkfBlPp1Fs6TIt7nAa&#10;4q4jm+uI2bUPgPIc40uxPJkxP+iTKR20byjzReyKIWY49q5oOJkPYVA0PhMuFouUhPKyLKzM2vJY&#10;OsIaIX7t35izRx4CMvgEJ5Wx8h0dQ+5AyGIXQKrE1QXVI/4ozcT28RlF7V/fU9blsc9/AwAA//8D&#10;AFBLAwQUAAYACAAAACEA1vDrOOEAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbExPTU/CQBS8m/gf&#10;Ns/Em2xBCrV2S0gTYmL0AHLh9tpd2sbu29pdoPrrfZz0NpOZzEe2Gm0nzmbwrSMF00kEwlDldEu1&#10;gv3H5iEB4QOSxs6RUfBtPKzy25sMU+0utDXnXagFh5BPUUETQp9K6avGWPQT1xti7egGi4HpUEs9&#10;4IXDbSdnUbSQFlvihgZ7UzSm+tydrILXYvOO23Jmk5+ueHk7rvuv/SFW6v5uXD+DCGYMf2a4zufp&#10;kPOm0p1Ie9ExnyYxWxlE8RMjtszjR75XXrX5Ygkyz+T/F/kvAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAOBqznUbAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANbw6zjhAAAADQEAAA8AAAAAAAAAAAAAAAAAdQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="6BA04A45" w14:textId="5F27D6E5" w:rsidR="00123450" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
+                    <w:p w14:paraId="6BA04A45" w14:textId="33B19073" w:rsidR="00123450" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
                       <w:pPr>
                         <w:ind w:left="720" w:firstLine="720"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0B71">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>$</w:t>
                       </w:r>
                       <w:r w:rsidR="00EB6ED3">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
                       <w:r w:rsidR="00172531">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>,</w:t>
                       </w:r>
-                      <w:r w:rsidR="00EB6ED3">
-[...4 lines deleted...]
-                        <w:t>008</w:t>
+                      <w:r w:rsidR="00565D7A">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>128</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3AEB1EA3" w14:textId="54E6B976" w:rsidR="00AA6CCF" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
+                    <w:p w14:paraId="3AEB1EA3" w14:textId="68E47973" w:rsidR="00AA6CCF" w:rsidRPr="00BF0B71" w:rsidRDefault="00BF0B71" w:rsidP="00172531">
                       <w:pPr>
                         <w:ind w:left="720" w:firstLine="720"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0B71">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>$</w:t>
                       </w:r>
                       <w:r w:rsidR="00172531">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>2,</w:t>
                       </w:r>
-                      <w:r w:rsidR="00EB6ED3">
-[...4 lines deleted...]
-                        <w:t>725</w:t>
+                      <w:r w:rsidR="00565D7A">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>885</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00123450">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B621582" wp14:editId="5F88B9AC">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B621582" wp14:editId="01E26B6D">
             <wp:extent cx="9910119" cy="7658057"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:docPr id="11" name="Picture 11" descr="A picture containing diagram&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="11" name="Picture 11" descr="A picture containing diagram&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -4723,139 +4275,147 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="9920553" cy="7666120"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00123450" w:rsidSect="00123450">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="0" w:right="360" w:bottom="360" w:left="360" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00123450"/>
     <w:rsid w:val="00123450"/>
     <w:rsid w:val="00167BBE"/>
     <w:rsid w:val="00172531"/>
+    <w:rsid w:val="001A02E9"/>
     <w:rsid w:val="00406F64"/>
+    <w:rsid w:val="005652CF"/>
+    <w:rsid w:val="00565D7A"/>
+    <w:rsid w:val="006027F4"/>
     <w:rsid w:val="00631CCE"/>
     <w:rsid w:val="00637B28"/>
     <w:rsid w:val="00714548"/>
+    <w:rsid w:val="00763DC4"/>
     <w:rsid w:val="008E4E14"/>
+    <w:rsid w:val="008F5CF2"/>
     <w:rsid w:val="00A5695B"/>
     <w:rsid w:val="00AA6CCF"/>
     <w:rsid w:val="00BA1BFB"/>
     <w:rsid w:val="00BF0B71"/>
     <w:rsid w:val="00C47B5B"/>
     <w:rsid w:val="00E80E97"/>
     <w:rsid w:val="00EB6ED3"/>
+    <w:rsid w:val="00F01EA0"/>
     <w:rsid w:val="00F548D5"/>
     <w:rsid w:val="00F854B8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3D566A3D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3D81F55B-46F5-4E49-9EA4-CB70C824AF93}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5240,51 +4800,51 @@
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -5558,70 +5118,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072068C70DBDCD74682F124B3B88A0832" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="464a2fc9577229abbcb46e3ab32ef793">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ad47a332-a926-4fe1-b72a-61f1acad3064" xmlns:ns3="46020306-c3cc-468a-a239-4e523414fbf6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="38337da033a1aae05052577c574e5f5c" ns2:_="" ns3:_="">
     <xsd:import namespace="ad47a332-a926-4fe1-b72a-61f1acad3064"/>
     <xsd:import namespace="46020306-c3cc-468a-a239-4e523414fbf6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -5806,84 +5346,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="46020306-c3cc-468a-a239-4e523414fbf6" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ad47a332-a926-4fe1-b72a-61f1acad3064">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DA4169C-EA6A-43A5-AAA7-4525E1635AB3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ad47a332-a926-4fe1-b72a-61f1acad3064"/>
     <ds:schemaRef ds:uri="46020306-c3cc-468a-a239-4e523414fbf6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A34A2C5-3DD6-4D78-8287-584182574698}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E5F7A6C-CD05-4897-B49B-F859BE6D3FA7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="46020306-c3cc-468a-a239-4e523414fbf6"/>
+    <ds:schemaRef ds:uri="ad47a332-a926-4fe1-b72a-61f1acad3064"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{8e087664-409d-4c4c-a6b4-7aa01020d6ea}" enabled="0" method="" siteId="{8e087664-409d-4c4c-a6b4-7aa01020d6ea}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>3</Words>
   <Characters>22</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>