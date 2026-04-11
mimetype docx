--- v0 (2025-10-07)
+++ v1 (2026-04-11)
@@ -6,51 +6,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="05E1C47B" w14:textId="7273C78F" w:rsidR="00687687" w:rsidRPr="00C3287A" w:rsidRDefault="00B20CFC" w:rsidP="00687687">
+    <w:p w14:paraId="05E1C47B" w14:textId="5130FAC1" w:rsidR="00687687" w:rsidRPr="00C3287A" w:rsidRDefault="00B20CFC" w:rsidP="00687687">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3287A">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A574230" wp14:editId="48F29FB5">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5280660</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>464820</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="688340" cy="992505"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -173,145 +173,195 @@
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00687687">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="005073BD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="0046674D">
+      <w:r w:rsidR="00B6406C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00687687" w:rsidRPr="00C3287A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eligibility Quick Check</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="413B5509" w14:textId="2A0063CF" w:rsidR="00687687" w:rsidRPr="00C3287A" w:rsidRDefault="00687687" w:rsidP="00687687">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3287A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Medicare Savings Programs, Extra Help and SeniorCare Level 1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C3A1682" w14:textId="77777777" w:rsidR="00687687" w:rsidRPr="008210A9" w:rsidRDefault="00687687" w:rsidP="00687687">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B7E43B4" w14:textId="60FD52E2" w:rsidR="00687687" w:rsidRPr="008A28C8" w:rsidRDefault="008A28C8" w:rsidP="008A28C8">
+    <w:p w14:paraId="7B7E43B4" w14:textId="5654EF25" w:rsidR="00687687" w:rsidRPr="008A28C8" w:rsidRDefault="008A28C8" w:rsidP="008A28C8">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A28C8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Income limits based on 202</w:t>
       </w:r>
-      <w:r w:rsidR="0046674D">
+      <w:r w:rsidR="00B6406C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="008A28C8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> federal poverty </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00314F50" w:rsidRPr="008A28C8">
+      <w:r w:rsidR="0077760A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>guidelines.</w:t>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A28C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ederal </w:t>
+      </w:r>
+      <w:r w:rsidR="0077760A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A28C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">overty </w:t>
+      </w:r>
+      <w:r w:rsidR="0077760A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00314F50" w:rsidRPr="008A28C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uidelines.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9488" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1888"/>
         <w:gridCol w:w="2337"/>
         <w:gridCol w:w="2216"/>
         <w:gridCol w:w="3047"/>
       </w:tblGrid>
       <w:tr w:rsidR="00687687" w:rsidRPr="00340B58" w14:paraId="46461420" w14:textId="77777777" w:rsidTr="00B55440">
         <w:trPr>
           <w:trHeight w:val="1043"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4D94DBB1" w14:textId="77777777" w:rsidR="00B55440" w:rsidRDefault="00B55440" w:rsidP="00843037">
             <w:pPr>
@@ -438,327 +488,279 @@
           </w:tcPr>
           <w:p w14:paraId="097EEC9D" w14:textId="0BE0AC2C" w:rsidR="00687687" w:rsidRPr="00340B58" w:rsidRDefault="00687687" w:rsidP="00843037">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00340B58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>Income</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65480678" w14:textId="58448FC7" w:rsidR="00687687" w:rsidRPr="00C3287A" w:rsidRDefault="00687687" w:rsidP="00843037">
+          <w:p w14:paraId="65480678" w14:textId="360E3F22" w:rsidR="00687687" w:rsidRPr="00C3287A" w:rsidRDefault="00687687" w:rsidP="00843037">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>$1,</w:t>
             </w:r>
-            <w:r w:rsidR="002E67CE">
-[...21 lines deleted...]
-              <w:t>*</w:t>
+            <w:r w:rsidR="00864B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>816</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2216" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="172D15B8" w14:textId="4A86CEBA" w:rsidR="00687687" w:rsidRPr="00C3287A" w:rsidRDefault="00687687" w:rsidP="00843037">
+          <w:p w14:paraId="172D15B8" w14:textId="127C6CEC" w:rsidR="00687687" w:rsidRPr="00C3287A" w:rsidRDefault="00687687" w:rsidP="00843037">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00E12136">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00E12136">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="0067389D">
-[...13 lines deleted...]
-              <w:t>*</w:t>
+            <w:r w:rsidR="00355918">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37A6EB71" w14:textId="6759AAB4" w:rsidR="00687687" w:rsidRPr="00C3287A" w:rsidRDefault="00687687" w:rsidP="00843037">
+          <w:p w14:paraId="37A6EB71" w14:textId="00F257EB" w:rsidR="00687687" w:rsidRPr="00C3287A" w:rsidRDefault="00687687" w:rsidP="00843037">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00314F50">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>2,</w:t>
             </w:r>
-            <w:r w:rsidR="0067389D">
-[...5 lines deleted...]
-              <w:t>086</w:t>
+            <w:r w:rsidR="00A85560">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>128</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00687687" w:rsidRPr="00340B58" w14:paraId="2E2187C0" w14:textId="77777777" w:rsidTr="00843037">
         <w:trPr>
           <w:trHeight w:val="683"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21F6763F" w14:textId="77777777" w:rsidR="00687687" w:rsidRPr="00340B58" w:rsidRDefault="00687687" w:rsidP="00843037">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00340B58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>Assets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07230B5C" w14:textId="6A85FA4B" w:rsidR="00687687" w:rsidRPr="00C3287A" w:rsidRDefault="00687687" w:rsidP="00843037">
+          <w:p w14:paraId="07230B5C" w14:textId="0FD18352" w:rsidR="00687687" w:rsidRPr="00C3287A" w:rsidRDefault="00687687" w:rsidP="00843037">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="008A28C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="0067389D">
-[...5 lines deleted...]
-              <w:t>660</w:t>
+            <w:r w:rsidR="00864B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>950</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2216" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66776BF0" w14:textId="20D014BA" w:rsidR="00687687" w:rsidRPr="00C3287A" w:rsidRDefault="00687687" w:rsidP="00843037">
+          <w:p w14:paraId="66776BF0" w14:textId="416313DF" w:rsidR="00687687" w:rsidRPr="00C3287A" w:rsidRDefault="00687687" w:rsidP="00843037">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>$1</w:t>
-[...31 lines deleted...]
-              <w:t>**</w:t>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="003F0AF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>18,090</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E74B3C7" w14:textId="6BCBEC5B" w:rsidR="00687687" w:rsidRPr="00340B58" w:rsidRDefault="00B43258" w:rsidP="00843037">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="00687687" w:rsidRPr="00340B58">
               <w:rPr>
@@ -929,366 +931,314 @@
           </w:tcPr>
           <w:p w14:paraId="2D3F4709" w14:textId="7E7C9157" w:rsidR="00687687" w:rsidRPr="00340B58" w:rsidRDefault="00687687" w:rsidP="00843037">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00340B58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>Income</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2349" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F94F005" w14:textId="60966289" w:rsidR="00687687" w:rsidRPr="00C3287A" w:rsidRDefault="00687687" w:rsidP="00843037">
+          <w:p w14:paraId="6F94F005" w14:textId="6673733C" w:rsidR="00687687" w:rsidRPr="00C3287A" w:rsidRDefault="00687687" w:rsidP="00843037">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="006A6910">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="0067389D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>400</w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00864B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FC8E228" w14:textId="13EE0C7F" w:rsidR="00687687" w:rsidRPr="00C3287A" w:rsidRDefault="00687687" w:rsidP="00843037">
+          <w:p w14:paraId="3FC8E228" w14:textId="2EF1B18D" w:rsidR="00687687" w:rsidRPr="00C3287A" w:rsidRDefault="00687687" w:rsidP="00843037">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>$2,</w:t>
             </w:r>
-            <w:r w:rsidR="0067389D">
-[...13 lines deleted...]
-              <w:t>*</w:t>
+            <w:r w:rsidR="003F0AF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>705</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3062" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1898F991" w14:textId="56BB2FA2" w:rsidR="00687687" w:rsidRPr="00C3287A" w:rsidRDefault="00687687" w:rsidP="00843037">
+          <w:p w14:paraId="1898F991" w14:textId="0DBD8924" w:rsidR="00687687" w:rsidRPr="00C3287A" w:rsidRDefault="00687687" w:rsidP="00843037">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>$2,</w:t>
             </w:r>
             <w:r w:rsidR="0067389D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>820</w:t>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="007309E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>85</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00687687" w:rsidRPr="00340B58" w14:paraId="1ED2F25A" w14:textId="77777777" w:rsidTr="00843037">
         <w:trPr>
           <w:trHeight w:val="887"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1897" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B23B1F8" w14:textId="77777777" w:rsidR="00687687" w:rsidRPr="00340B58" w:rsidRDefault="00687687" w:rsidP="00843037">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00340B58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>Assets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2349" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="436F42EC" w14:textId="4BFFCB45" w:rsidR="00687687" w:rsidRPr="00C3287A" w:rsidRDefault="00687687" w:rsidP="00843037">
+          <w:p w14:paraId="436F42EC" w14:textId="07B085B8" w:rsidR="00687687" w:rsidRPr="00C3287A" w:rsidRDefault="00687687" w:rsidP="00843037">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>$1</w:t>
             </w:r>
             <w:r w:rsidR="002E67CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="0067389D">
-[...5 lines deleted...]
-              <w:t>470</w:t>
+            <w:r w:rsidR="00864B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>910</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E672AAF" w14:textId="37C4E48F" w:rsidR="00687687" w:rsidRPr="00C3287A" w:rsidRDefault="00687687" w:rsidP="00843037">
+          <w:p w14:paraId="1E672AAF" w14:textId="410ABFFB" w:rsidR="00687687" w:rsidRPr="00C3287A" w:rsidRDefault="00687687" w:rsidP="00843037">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="005935CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="0067389D">
-[...13 lines deleted...]
-              <w:t>**</w:t>
+            <w:r w:rsidR="003F0AF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>6,100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3062" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76DD31F8" w14:textId="24E1B3ED" w:rsidR="00687687" w:rsidRPr="00340B58" w:rsidRDefault="00B43258" w:rsidP="00843037">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t>No limit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1DA838E5" w14:textId="206E7517" w:rsidR="00687687" w:rsidRPr="008A28C8" w:rsidRDefault="008A28C8" w:rsidP="00687687">
-[...50 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0FE7B0A3" w14:textId="77777777" w:rsidR="008A28C8" w:rsidRDefault="008A28C8" w:rsidP="00687687">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="599B66A2" w14:textId="77777777" w:rsidR="00687687" w:rsidRPr="00124918" w:rsidRDefault="00687687" w:rsidP="00687687">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39BD2C98" w14:textId="48E9327A" w:rsidR="00687687" w:rsidRPr="00C3287A" w:rsidRDefault="00687687" w:rsidP="00687687">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3287A">
@@ -1352,524 +1302,705 @@
       </w:pPr>
       <w:r w:rsidRPr="00C3287A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Extra Help:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3287A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  Lowers the premium, deductible and copays for Medicare Part D plans.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE3A762" w14:textId="77777777" w:rsidR="00687687" w:rsidRPr="00C3287A" w:rsidRDefault="00687687" w:rsidP="00687687">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E9915DE" w14:textId="49806010" w:rsidR="00687687" w:rsidRPr="00C3287A" w:rsidRDefault="00687687" w:rsidP="001C019C">
+    <w:p w14:paraId="6E9915DE" w14:textId="32A916CD" w:rsidR="00687687" w:rsidRPr="00C3287A" w:rsidRDefault="00687687" w:rsidP="001C019C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3287A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:t>SeniorCare:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3287A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">  A Wisconsin program designed to help seniors with their prescription drug costs. (Must be 65 or older to enroll</w:t>
       </w:r>
       <w:r w:rsidR="00B20CFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3287A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E8D97E" w14:textId="1161D031" w:rsidR="000E4F94" w:rsidRDefault="00434B6E" w:rsidP="001C019C">
+    <w:p w14:paraId="01E8D97E" w14:textId="36C2B66E" w:rsidR="000E4F94" w:rsidRDefault="000E4F94" w:rsidP="001C019C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CEC635B" w14:textId="61EC1D97" w:rsidR="000E4F94" w:rsidRDefault="00E775D3" w:rsidP="000E4F94">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="360"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00434B6E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59693674" wp14:editId="707CA0F8">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59693674" wp14:editId="0F692DF8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:align>left</wp:align>
+                  <wp:posOffset>1905</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>210820</wp:posOffset>
+                  <wp:posOffset>26035</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3419475" cy="531495"/>
-                <wp:effectExtent l="0" t="0" r="9525" b="1905"/>
+                <wp:extent cx="3924300" cy="1657350"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
-                    <wp:lineTo x="0" y="20903"/>
-[...1 lines deleted...]
-                    <wp:lineTo x="21540" y="0"/>
+                    <wp:lineTo x="0" y="21600"/>
+                    <wp:lineTo x="21600" y="21600"/>
+                    <wp:lineTo x="21600" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="8" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3419475" cy="531495"/>
+                          <a:ext cx="3924300" cy="1657350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
-                          <a:noFill/>
+                          <a:solidFill>
+                            <a:schemeClr val="tx2">
+                              <a:lumMod val="50000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="7159D5EB" w14:textId="77777777" w:rsidR="00434B6E" w:rsidRPr="00434B6E" w:rsidRDefault="00434B6E">
+                          <w:p w14:paraId="4519C0D4" w14:textId="77777777" w:rsidR="008068A9" w:rsidRDefault="008068A9">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00434B6E">
+                          </w:p>
+                          <w:p w14:paraId="57C8E29C" w14:textId="77777777" w:rsidR="007117EC" w:rsidRDefault="007117EC">
+                            <w:pPr>
                               <w:rPr>
                                 <w:color w:val="FF0000"/>
-                                <w:sz w:val="28"/>
-                                <w:szCs w:val="28"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="7159D5EB" w14:textId="129ACD76" w:rsidR="00434B6E" w:rsidRPr="007117EC" w:rsidRDefault="00434B6E" w:rsidP="00E775D3">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007117EC">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>&lt;YOUR CONTACT INFORMATION HERE&gt;</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="59693674" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:16.6pt;width:269.25pt;height:41.85pt;z-index:-251644928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwaAZ+DgIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthO7bUx4hRdugwD&#10;ugvQ7QNkWY6FyaImKbGzry8lu2m2vQ3TgyCK1CF5eLS+HXtFjsI6Cbqi2SKlRGgOjdT7in7/tntz&#10;Q4nzTDdMgRYVPQlHbzevX60HU4oldKAaYQmCaFcOpqKd96ZMEsc70TO3ACM0OluwPfNo2n3SWDYg&#10;eq+SZZq+TQawjbHAhXN4ez856Sbit63g/kvbOuGJqijW5uNu416HPdmsWbm3zHSSz2Wwf6iiZ1Jj&#10;0jPUPfOMHKz8C6qX3IKD1i849Am0reQi9oDdZOkf3Tx2zIjYC5LjzJkm9/9g+efjo/lqiR/fwYgD&#10;jE048wD8hyMath3Te3FnLQydYA0mzgJlyWBcOT8NVLvSBZB6+AQNDpkdPESgsbV9YAX7JIiOAzid&#10;SRejJxwvr/JslV8XlHD0FVdZvipiClY+vzbW+Q8CehIOFbU41IjOjg/Oh2pY+RwSkjlQstlJpaJh&#10;9/VWWXJkKIBdXDP6b2FKk6Giq2JZRGQN4X3URi89ClTJvqI3aViTZAIb73UTQzyTajpjJUrP9ARG&#10;Jm78WI8YGGiqoTkhURYmIeLHwUMH9hclA4qwou7ngVlBifqokexVludBtdHIi+slGvbSU196mOYI&#10;VVFPyXTc+qj0wIOGOxxKKyNfL5XMtaK4Io3zRwjqvbRj1Mt33TwBAAD//wMAUEsDBBQABgAIAAAA&#10;IQAP+yBq3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAFITvJv6HzTPxYuzSIrRFlkZN&#10;NF5b+wMe8ApE9i1ht4X+e58nPU5mMvNNvpttry40+s6xgeUiAkVcubrjxsDx6/1xA8oH5Bp7x2Tg&#10;Sh52xe1NjlntJt7T5RAaJSXsMzTQhjBkWvuqJYt+4QZi8U5utBhEjo2uR5yk3PZ6FUWpttixLLQ4&#10;0FtL1ffhbA2cPqeHZDuVH+G43j+lr9itS3c15v5ufnkGFWgOf2H4xRd0KISpdGeuveoNyJFgII5X&#10;oMRN4k0CqpTYMt2CLnL9n7/4AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADBoBn4OAgAA&#10;9gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAA/7IGrc&#10;AAAABwEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" stroked="f">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:.15pt;margin-top:2.05pt;width:309pt;height:130.5pt;z-index:-251644928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgUiV1JgIAAEMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthx4rYx4hRdugwD&#10;ugvQ7QNkWY6FyaImKbG7rx8lO2navQ3TgyCK1BHPIbm+HTpFjsI6Cbqk81lKidAcaqn3Jf3xfffu&#10;hhLnma6ZAi1K+iQcvd28fbPuTSEyaEHVwhIE0a7oTUlb702RJI63omNuBkZodDZgO+bRtPuktqxH&#10;9E4lWZpeJT3Y2ljgwjm8vR+ddBPxm0Zw/7VpnPBElRRz83G3ca/CnmzWrNhbZlrJpzTYP2TRManx&#10;0zPUPfOMHKz8C6qT3IKDxs84dAk0jeQickA28/QVm8eWGRG5oDjOnGVy/w+Wfzk+mm+W+OE9DFjA&#10;SMKZB+A/HdGwbZneiztroW8Fq/HjeZAs6Y0rpqdBale4AFL1n6HGIrODhwg0NLYLqiBPguhYgKez&#10;6GLwhOPlYpUtFym6OPrmV/n1Io9lSVhxem6s8x8FdCQcSmqxqhGeHR+cD+mw4hQSfnOgZL2TSkXD&#10;7qutsuTIsAN2cUUGr8KUJn1JV3mWjwq8gAjNKM4gfshijDp0SHcEzlNcJ9xTeEzsRTKd9NjtSnYl&#10;vQkvpv4L0n7QdexFz6Qaz8hK6UnrIO8otB+qAQOD5hXUT6i6hbGrcQrx0IL9TUmPHV1S9+vArKBE&#10;fdJYudV8uQwjEI1lfp2hYS891aWHaY5QJfWUjMetj2MTNNVwhxVuZNT+OZMpV+zUyHyaqjAKl3aM&#10;ep79zR8AAAD//wMAUEsDBBQABgAIAAAAIQBjDu+/2gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI5BT4NAEIXvJv6HzZh4swuo2CBDY9QePHgoNvG6ZUcgZWcJuy347x1Penx5L9/7ys3iBnWmKfSe&#10;EdJVAoq48bbnFmH/sb1ZgwrRsDWDZ0L4pgCb6vKiNIX1M+/oXMdWCYRDYRC6GMdC69B05ExY+ZFY&#10;ui8/ORMlTq22k5kF7gadJUmunelZHjoz0nNHzbE+OYQ8vNNuTh8+9y9vx2xb69cx6xPE66vl6RFU&#10;pCX+jeFXX9ShEqeDP7ENakC4lR3CXQpKyjxdSz4gZPl9Croq9X/96gcAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBgUiV1JgIAAEMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBjDu+/2gAAAAYBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" strokecolor="#212934 [1615]">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="7159D5EB" w14:textId="77777777" w:rsidR="00434B6E" w:rsidRPr="00434B6E" w:rsidRDefault="00434B6E">
+                    <w:p w14:paraId="4519C0D4" w14:textId="77777777" w:rsidR="008068A9" w:rsidRDefault="008068A9">
                       <w:pPr>
                         <w:rPr>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00434B6E">
+                    </w:p>
+                    <w:p w14:paraId="57C8E29C" w14:textId="77777777" w:rsidR="007117EC" w:rsidRDefault="007117EC">
+                      <w:pPr>
                         <w:rPr>
                           <w:color w:val="FF0000"/>
-                          <w:sz w:val="28"/>
-                          <w:szCs w:val="28"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="7159D5EB" w14:textId="129ACD76" w:rsidR="00434B6E" w:rsidRPr="007117EC" w:rsidRDefault="00434B6E" w:rsidP="00E775D3">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007117EC">
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>&lt;YOUR CONTACT INFORMATION HERE&gt;</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="tight" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="008068A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32D9F518" wp14:editId="0A5C4A5A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4050030</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>245110</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2590800" cy="1171575"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1884730278" name="Text Box 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2590800" cy="1171575"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5BA1D7C7" w14:textId="77777777" w:rsidR="007117EC" w:rsidRDefault="007117EC" w:rsidP="007117EC">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="17AF0B04" w14:textId="50014430" w:rsidR="008068A9" w:rsidRPr="007117EC" w:rsidRDefault="007117EC" w:rsidP="007117EC">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007117EC">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                              <w:t>&lt;Insert Logo Here&gt;</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="32D9F518" id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:318.9pt;margin-top:19.3pt;width:204pt;height:92.25pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxBrbhGgIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JcO04Ey4GbwEUB&#10;IwngBDnTFGkJoLgsSVtyv75LSn4g7anohdrlrvYxM5zfd40iB2FdDbqg2SilRGgOZa13BX17XX25&#10;pcR5pkumQIuCHoWj94vPn+atycUYKlClsASLaJe3pqCV9yZPEscr0TA3AiM0BiXYhnl07S4pLWux&#10;eqOScZreJC3Y0ljgwjm8feyDdBHrSym4f5bSCU9UQXE2H08bz204k8Wc5TvLTFXzYQz2D1M0rNbY&#10;9FzqkXlG9rb+o1RTcwsOpB9xaBKQsuYi7oDbZOmHbTYVMyLuguA4c4bJ/b+y/OmwMS+W+O4bdEhg&#10;AKQ1Lnd4GfbppG3CFyclGEcIj2fYROcJx8vx9C69TTHEMZZls2w6m4Y6yeV3Y53/LqAhwSioRV4i&#10;XOywdr5PPaWEbhpWtVKRG6VJW9Cbr9M0/nCOYHGlscdl2GD5btuRurxaZAvlEfez0FPvDF/VOMOa&#10;Of/CLHKNc6N+/TMeUgH2gsGipAL762/3IR8pwCglLWqnoO7nnllBifqhkZy7bDIJYovOZDobo2Ov&#10;I9vriN43D4DyzPClGB7NkO/VyZQWmneU+TJ0xRDTHHsX1J/MB98rGp8JF8tlTEJ5GebXemN4KB1Q&#10;DQi/du/MmoEGjww+wUllLP/ARp/b87Hce5B1pCrg3KM6wI/SjGQPzyho/9qPWZfHvvgNAAD//wMA&#10;UEsDBBQABgAIAAAAIQCWXl4+4wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyD&#10;tUjcqNOEhiiNU1WRKiQEh5ZeuG3ibRLVPyF228DT457KcWdHM98Uq0krdqbR9dYImM8iYGQaK3vT&#10;Cth/bp4yYM6jkaisIQE/5GBV3t8VmEt7MVs673zLQohxOQrovB9yzl3TkUY3swOZ8DvYUaMP59hy&#10;OeIlhGvF4yhKucbehIYOB6o6ao67kxbwVm0+cFvHOvtV1ev7YT18778WQjw+TOslME+Tv5nhih/Q&#10;oQxMtT0Z6ZgSkCYvAd0LSLIU2NUQPS+CUguI42QOvCz4/w3lHwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCxBrbhGgIAADQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCWXl4+4wAAAAsBAAAPAAAAAAAAAAAAAAAAAHQEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5BA1D7C7" w14:textId="77777777" w:rsidR="007117EC" w:rsidRDefault="007117EC" w:rsidP="007117EC">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="17AF0B04" w14:textId="50014430" w:rsidR="008068A9" w:rsidRPr="007117EC" w:rsidRDefault="007117EC" w:rsidP="007117EC">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007117EC">
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                        <w:t>&lt;Insert Logo Here&gt;</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5CEC635B" w14:textId="77777777" w:rsidR="000E4F94" w:rsidRDefault="000E4F94" w:rsidP="000E4F94">
+    <w:p w14:paraId="73AC76D2" w14:textId="2BF6E498" w:rsidR="000E4F94" w:rsidRDefault="000E4F94" w:rsidP="000E4F94">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73AC76D2" w14:textId="2BF6E498" w:rsidR="000E4F94" w:rsidRDefault="000E4F94" w:rsidP="000E4F94">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="186EBE4F" w14:textId="77777777" w:rsidR="00337781" w:rsidRPr="00337781" w:rsidRDefault="00337781" w:rsidP="00337781">
-      <w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="49E10976" w14:textId="77777777" w:rsidR="00337781" w:rsidRPr="00337781" w:rsidRDefault="00337781" w:rsidP="00337781">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58CD358C" w14:textId="77777777" w:rsidR="00337781" w:rsidRPr="00337781" w:rsidRDefault="00337781" w:rsidP="00337781">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00337781" w:rsidRPr="00337781" w:rsidSect="001C019C">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1152" w:bottom="432" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78D1BAF4" w14:textId="77777777" w:rsidR="00C0417F" w:rsidRDefault="00C0417F" w:rsidP="00DE70E4">
+    <w:p w14:paraId="1A425E2F" w14:textId="77777777" w:rsidR="00E12FE5" w:rsidRDefault="00E12FE5" w:rsidP="00DE70E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D41671C" w14:textId="77777777" w:rsidR="00C0417F" w:rsidRDefault="00C0417F" w:rsidP="00DE70E4">
+    <w:p w14:paraId="22DADAAB" w14:textId="77777777" w:rsidR="00E12FE5" w:rsidRDefault="00E12FE5" w:rsidP="00DE70E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Rounded MT Bold">
     <w:panose1 w:val="020F0704030504030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1ACB71AF" w14:textId="10C8B9DF" w:rsidR="00DE70E4" w:rsidRPr="00B43258" w:rsidRDefault="00337781">
+  <w:p w14:paraId="1ACB71AF" w14:textId="10C8B9DF" w:rsidR="00DE70E4" w:rsidRPr="00A9441C" w:rsidRDefault="00337781">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:sz w:val="19"/>
-        <w:szCs w:val="19"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00A9441C">
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="19"/>
-        <w:szCs w:val="19"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F8F4FBD" wp14:editId="03EC5C11">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F8F4FBD" wp14:editId="52FDECD2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>5554980</wp:posOffset>
+                <wp:posOffset>5783580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>675005</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="1323975" cy="247650"/>
+              <wp:extent cx="904875" cy="247650"/>
               <wp:effectExtent l="0" t="0" r="9525" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="172020020" name="Text Box 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1323975" cy="247650"/>
+                        <a:ext cx="904875" cy="247650"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="09A4B274" w14:textId="1F18CB04" w:rsidR="00337781" w:rsidRPr="00337781" w:rsidRDefault="00337781">
+                        <w:p w14:paraId="09A4B274" w14:textId="258C599E" w:rsidR="00337781" w:rsidRPr="00337781" w:rsidRDefault="00337781">
                           <w:pPr>
                             <w:rPr>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                 <w14:noFill/>
                                 <w14:prstDash w14:val="solid"/>
                                 <w14:bevel/>
                               </w14:textOutline>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00337781">
                             <w:rPr>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                 <w14:noFill/>
                                 <w14:prstDash w14:val="solid"/>
                                 <w14:bevel/>
                               </w14:textOutline>
                             </w:rPr>
-                            <w:t>Updated September 2025</w:t>
+                            <w:t xml:space="preserve">Updated </w:t>
+                          </w:r>
+                          <w:r w:rsidR="003879C9">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                                <w14:noFill/>
+                                <w14:prstDash w14:val="solid"/>
+                                <w14:bevel/>
+                              </w14:textOutline>
+                            </w:rPr>
+                            <w:t>3/2026</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7F8F4FBD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:437.4pt;margin-top:53.15pt;width:104.25pt;height:19.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+tE9JKwIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0b5x3ViNOkaXIMCBo&#10;C6RDz4osxQZkUZOU2NmvHyU7j3U7Db3IpEjx8X2k5w9NpchRWFeCzuig16dEaA55qfcZ/fG6vvtC&#10;ifNM50yBFhk9CUcfFp8/zWuTiiEUoHJhCQbRLq1NRgvvTZokjheiYq4HRmg0SrAV86jafZJbVmP0&#10;SiXDfn+a1GBzY4EL5/D2sTXSRYwvpeD+WUonPFEZxdp8PG08d+FMFnOW7i0zRcm7Mth/VFGxUmPS&#10;S6hH5hk52PKvUFXJLTiQvsehSkDKkovYA3Yz6L/rZlswI2IvCI4zF5jcx4XlT8etebHEN1+hQQID&#10;ILVxqcPL0E8jbRW+WClBO0J4usAmGk94eDQaju5nE0o42obj2XQScU2ur411/puAigQhoxZpiWix&#10;48Z5zIiuZ5eQzIEq83WpVFTCKIiVsuTIkETlY4344g8vpUmd0ekIU4dHGsLzNrLSmODaU5B8s2u6&#10;RneQn7B/C+1oOMPXJRa5Yc6/MIuzgC3jfPtnPKQCTAKdREkB9te/7oM/UoRWSmqcrYy6nwdmBSXq&#10;u0by7gfjcRjGqIwnsyEq9tayu7XoQ7UC7HyAm2R4FIO/V2dRWqjecA2WISuamOaYO6P+LK58O/G4&#10;Rlwsl9EJx88wv9Fbw0PoAFqg4LV5Y9Z0PHlk+AnOU8jSd3S1vi3cy4MHWUYuA8Atqh3uOLqR4m7N&#10;wm7c6tHr+jNY/AYAAP//AwBQSwMEFAAGAAgAAAAhAP67ViHhAAAADAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0tPwzAQhO9I/Adrkbgg6oD7iEKcCiEeEjcaHuLmxksSEa+j2E3Cv2d7gtusZjT7Tb6d&#10;XSdGHELrScPVIgGBVHnbUq3htXy4TEGEaMiazhNq+MEA2+L0JDeZ9RO94LiLteASCpnR0MTYZ1KG&#10;qkFnwsL3SOx9+cGZyOdQSzuYictdJ6+TZC2daYk/NKbHuwar793Bafi8qD+ew/z4NqmV6u+fxnLz&#10;bkutz8/m2xsQEef4F4YjPqNDwUx7fyAbRKch3SwZPbKRrBWIYyJJFas9q+VKgSxy+X9E8QsAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD+tE9JKwIAAFQEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD+u1Yh4QAAAAwBAAAPAAAAAAAAAAAAAAAAAIUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:455.4pt;margin-top:53.15pt;width:71.25pt;height:19.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVqUVoLAIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkebRGnCJLkWFA&#10;0BZIh54VWYoNyKImKbGzXz9Kdh7rdhp2kUmR4uP7SM8f2lqRo7CuAp3T4SClRGgORaX3Of3+uv50&#10;R4nzTBdMgRY5PQlHHxYfP8wbk4kRlKAKYQkG0S5rTE5L702WJI6XomZuAEZoNEqwNfOo2n1SWNZg&#10;9FolozSdJg3Ywljgwjm8feyMdBHjSym4f5bSCU9UTrE2H08bz104k8WcZXvLTFnxvgz2D1XUrNKY&#10;9BLqkXlGDrb6I1RdcQsOpB9wqBOQsuIi9oDdDNN33WxLZkTsBcFx5gKT+39h+dNxa14s8e0XaJHA&#10;AEhjXObwMvTTSluHL1ZK0I4Qni6widYTjpf36fhuNqGEo2k0nk0nEdbk+thY578KqEkQcmqRlQgW&#10;O26cx4ToenYJuRyoqlhXSkUlTIJYKUuODDlUPpaIL37zUpo0OZ1+xtThkYbwvIusNCa4thQk3+7a&#10;vs8dFCds30I3Gc7wdYVFbpjzL8ziKGDHON7+GQ+pAJNAL1FSgv35t/vgjwyhlZIGRyun7seBWUGJ&#10;+qaRu/vheBxmMSrjyWyEir217G4t+lCvADsf4iIZHsXg79VZlBbqN9yCZciKJqY55s6pP4sr3w08&#10;bhEXy2V0wukzzG/01vAQOoAWKHht35g1PU8eCX6C8xCy7B1dnW8H9/LgQVaRywBwh2qPO05upLjf&#10;srAat3r0uv4LFr8AAAD//wMAUEsDBBQABgAIAAAAIQC+jgcz4QAAAAwBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/NTsMwEITvSLyDtUhcELVLSIEQp0IIqMSNhh9xc+MliYjXUewm4e3ZnuA2qxnNfpOv&#10;Z9eJEYfQetKwXCgQSJW3LdUaXsvH82sQIRqypvOEGn4wwLo4PspNZv1ELzhuYy24hEJmNDQx9pmU&#10;oWrQmbDwPRJ7X35wJvI51NIOZuJy18kLpVbSmZb4Q2N6vG+w+t7unYbPs/rjOcxPb1OSJv3DZiyv&#10;3m2p9enJfHcLIuIc/8JwwGd0KJhp5/dkg+g03CwVo0c21CoBcUioNGG1Y3WZJiCLXP4fUfwCAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFalFaCwCAABTBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAvo4HM+EAAAAMAQAADwAAAAAAAAAAAAAAAACG&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="09A4B274" w14:textId="1F18CB04" w:rsidR="00337781" w:rsidRPr="00337781" w:rsidRDefault="00337781">
+                  <w:p w14:paraId="09A4B274" w14:textId="258C599E" w:rsidR="00337781" w:rsidRPr="00337781" w:rsidRDefault="00337781">
                     <w:pPr>
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                           <w14:noFill/>
                           <w14:prstDash w14:val="solid"/>
                           <w14:bevel/>
                         </w14:textOutline>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00337781">
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                           <w14:noFill/>
                           <w14:prstDash w14:val="solid"/>
                           <w14:bevel/>
                         </w14:textOutline>
                       </w:rPr>
-                      <w:t>Updated September 2025</w:t>
+                      <w:t xml:space="preserve">Updated </w:t>
+                    </w:r>
+                    <w:r w:rsidR="003879C9">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                          <w14:noFill/>
+                          <w14:prstDash w14:val="solid"/>
+                          <w14:bevel/>
+                        </w14:textOutline>
+                      </w:rPr>
+                      <w:t>3/2026</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00B43258" w:rsidRPr="00B43258">
+    <w:r w:rsidR="00B43258" w:rsidRPr="00A9441C">
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="19"/>
-        <w:szCs w:val="19"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A498900" wp14:editId="6EF80414">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>5920740</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>45720</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1592580" cy="499745"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20584"/>
               <wp:lineTo x="21445" y="20584"/>
               <wp:lineTo x="21445" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="3" name="Picture 3" descr="https://share.health.wisconsin.gov/ltc/teams/EBS/SHIPLogo/No_Tagline_JPG_SHIP_CMYK.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -1895,75 +2026,75 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1592580" cy="499745"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00337781">
-[...2 lines deleted...]
-        <w:szCs w:val="19"/>
+    <w:r w:rsidRPr="00A9441C">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>This project was supported by the Administration for Community Living (ACL), U.S. Department of Health and Human Services (HHS) as part of a financial assistance award totaling $1,061,673 with 100 percent funding by ACL/HHS. The contents are those of the author(s) and do not necessarily represent the official views of, nor an endorsement, by ACL/HHS, or the U.S. Government.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FD1E781" w14:textId="77777777" w:rsidR="00C0417F" w:rsidRDefault="00C0417F" w:rsidP="00DE70E4">
+    <w:p w14:paraId="2F72CB9D" w14:textId="77777777" w:rsidR="00E12FE5" w:rsidRDefault="00E12FE5" w:rsidP="00DE70E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B9DE230" w14:textId="77777777" w:rsidR="00C0417F" w:rsidRDefault="00C0417F" w:rsidP="00DE70E4">
+    <w:p w14:paraId="520D7869" w14:textId="77777777" w:rsidR="00E12FE5" w:rsidRDefault="00E12FE5" w:rsidP="00DE70E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39DF6E0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FDDEB36E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -2438,102 +2569,121 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F91A05"/>
     <w:rsid w:val="000851E6"/>
     <w:rsid w:val="000B5F3A"/>
     <w:rsid w:val="000E0404"/>
     <w:rsid w:val="000E4F94"/>
+    <w:rsid w:val="001A44C5"/>
     <w:rsid w:val="001C019C"/>
     <w:rsid w:val="001E0B11"/>
+    <w:rsid w:val="00281A8B"/>
     <w:rsid w:val="002B3BDF"/>
     <w:rsid w:val="002C65F8"/>
     <w:rsid w:val="002E67CE"/>
     <w:rsid w:val="00314F50"/>
     <w:rsid w:val="003250F6"/>
     <w:rsid w:val="00337781"/>
     <w:rsid w:val="003503E9"/>
+    <w:rsid w:val="00355918"/>
+    <w:rsid w:val="003879C9"/>
     <w:rsid w:val="003A1C0E"/>
+    <w:rsid w:val="003F0AF9"/>
+    <w:rsid w:val="00414ECD"/>
     <w:rsid w:val="004349EC"/>
     <w:rsid w:val="00434B6E"/>
     <w:rsid w:val="0046674D"/>
     <w:rsid w:val="00485FC8"/>
     <w:rsid w:val="005073BD"/>
     <w:rsid w:val="00561A49"/>
     <w:rsid w:val="005664C2"/>
+    <w:rsid w:val="00572679"/>
     <w:rsid w:val="005935CE"/>
     <w:rsid w:val="005A1B80"/>
     <w:rsid w:val="00617885"/>
     <w:rsid w:val="0067389D"/>
     <w:rsid w:val="006853C4"/>
     <w:rsid w:val="00687687"/>
     <w:rsid w:val="006A6910"/>
+    <w:rsid w:val="007117EC"/>
     <w:rsid w:val="0072188B"/>
+    <w:rsid w:val="007309E9"/>
     <w:rsid w:val="007663E4"/>
+    <w:rsid w:val="0077760A"/>
     <w:rsid w:val="0078039A"/>
     <w:rsid w:val="00784F6F"/>
     <w:rsid w:val="007C408D"/>
+    <w:rsid w:val="008068A9"/>
+    <w:rsid w:val="00864B95"/>
     <w:rsid w:val="008A28C8"/>
     <w:rsid w:val="00992B48"/>
     <w:rsid w:val="009A78A4"/>
     <w:rsid w:val="009D6305"/>
     <w:rsid w:val="00A319B3"/>
+    <w:rsid w:val="00A85560"/>
+    <w:rsid w:val="00A9441C"/>
     <w:rsid w:val="00A96F78"/>
     <w:rsid w:val="00AC57E4"/>
     <w:rsid w:val="00B05566"/>
     <w:rsid w:val="00B20CFC"/>
     <w:rsid w:val="00B43258"/>
     <w:rsid w:val="00B46015"/>
     <w:rsid w:val="00B55440"/>
+    <w:rsid w:val="00B6406C"/>
     <w:rsid w:val="00B74563"/>
     <w:rsid w:val="00BD04E9"/>
     <w:rsid w:val="00BE66D3"/>
     <w:rsid w:val="00C0417F"/>
     <w:rsid w:val="00C3287A"/>
     <w:rsid w:val="00C86E54"/>
     <w:rsid w:val="00D83916"/>
     <w:rsid w:val="00DA3030"/>
+    <w:rsid w:val="00DA6BA6"/>
     <w:rsid w:val="00DE63CC"/>
     <w:rsid w:val="00DE70E4"/>
     <w:rsid w:val="00E12136"/>
+    <w:rsid w:val="00E12FE5"/>
+    <w:rsid w:val="00E775D3"/>
+    <w:rsid w:val="00E908B9"/>
     <w:rsid w:val="00EB75D6"/>
     <w:rsid w:val="00F91A05"/>
     <w:rsid w:val="00F9238D"/>
     <w:rsid w:val="00FD5D1A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -2927,50 +3077,51 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A96F78"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
@@ -3396,71 +3547,71 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{8e087664-409d-4c4c-a6b4-7aa01020d6ea}" enabled="0" method="" siteId="{8e087664-409d-4c4c-a6b4-7aa01020d6ea}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>813</Characters>
+  <Pages>1</Pages>
+  <Words>125</Words>
+  <Characters>683</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>954</CharactersWithSpaces>
+  <CharactersWithSpaces>772</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Debbie Bisswurm</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>