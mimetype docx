--- v0 (2025-10-07)
+++ v1 (2026-04-11)
@@ -13,133 +13,745 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6176095D" w14:textId="39C7F676" w:rsidR="00DF6667" w:rsidRPr="0007582D" w:rsidRDefault="007A5D1E" w:rsidP="0007582D">
+    <w:p w14:paraId="6176095D" w14:textId="0F708B05" w:rsidR="00DF6667" w:rsidRPr="0007582D" w:rsidRDefault="004E0258" w:rsidP="0007582D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FF443D">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="085212D3" wp14:editId="0913F346">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3790950</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5543550</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2219325" cy="504825"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2219325" cy="504825"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2E9BB8B2" w14:textId="27094807" w:rsidR="00F942B2" w:rsidRDefault="00FF443D" w:rsidP="00F942B2">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AE2292">
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>*Income Limits based on 20</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00726E54" w:rsidRPr="00AE2292">
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>2</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B006AB" w:rsidRPr="00AE2292">
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>6</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="39D07E38" w14:textId="6AFAB26C" w:rsidR="00FF443D" w:rsidRPr="00AE2292" w:rsidRDefault="00FF443D" w:rsidP="00F942B2">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AE2292">
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Federal Poverty Guidelines</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AE2292">
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>*</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="085212D3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:298.5pt;margin-top:436.5pt;width:174.75pt;height:39.75pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6zYK89QEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N740aRMrzmq7260q&#10;bS/Sth+AMY5RgaFAYqdfvwP2ZqPtW1U/oBkPHOacOWyvRq3IUTgvwdS0WOSUCMOhlWZf058/7t6s&#10;KfGBmZYpMKKmJ+Hp1e71q+1gK1FCD6oVjiCI8dVga9qHYKss87wXmvkFWGGw2IHTLGDq9lnr2IDo&#10;WmVlnr/LBnCtdcCF9/j3dirSXcLvOsHDt67zIhBVU+wtpNWltYlrttuyau+Y7SWf22D/0IVm0uCl&#10;Z6hbFhg5OPkXlJbcgYcuLDjoDLpOcpE4IJsif8HmoWdWJC4ojrdnmfz/g+Vfjw/2uyNh/AAjDjCR&#10;8PYe+C9PDNz0zOzFtXMw9IK1eHERJcsG66v5aJTaVz6CNMMXaHHI7BAgAY2d01EV5EkQHQdwOosu&#10;xkA4/izLYvO2XFHCsbbKl2uM4xWsejptnQ+fBGgSg5o6HGpCZ8d7H6atT1viZQbupFJpsMqQoaab&#10;FUK+qGgZ0HdK6pqu8/hNTogkP5o2HQ5MqinGXpSZWUeiE+UwNiNujOwbaE/I38HkL3wPGPTg/lAy&#10;oLdq6n8fmBOUqM8GNdwUy2U0Y0qWq/clJu6y0lxWmOEIVdNAyRTehGTgidE1at3JJMNzJ3Ov6Jkk&#10;5OzvaMrLPO16foW7RwAAAP//AwBQSwMEFAAGAAgAAAAhAAVMqiDfAAAACwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoTanbJsSpEIgriEIrcXPjbRIRr6PYbcLfs5zgNqMdzb4p&#10;NpPvxBmH2AYycDtTIJCq4FqqDXy8P9+sQcRkydkuEBr4xgib8vKisLkLI73heZtqwSUUc2ugSanP&#10;pYxVg97GWeiR+HYMg7eJ7VBLN9iRy30n50otpbct8YfG9vjYYPW1PXkDu5fj536hXusnr/sxTEqS&#10;z6Qx11fTwz2IhFP6C8MvPqNDyUyHcCIXRWdAZyvekgysV3csOJEtlhrEgYWea5BlIf9vKH8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOs2CvPUBAADNAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABUyqIN8AAAALAQAADwAAAAAAAAAAAAAAAABP&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2E9BB8B2" w14:textId="27094807" w:rsidR="00F942B2" w:rsidRDefault="00FF443D" w:rsidP="00F942B2">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AE2292">
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>*Income Limits based on 20</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00726E54" w:rsidRPr="00AE2292">
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>2</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B006AB" w:rsidRPr="00AE2292">
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>6</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="39D07E38" w14:textId="6AFAB26C" w:rsidR="00FF443D" w:rsidRPr="00AE2292" w:rsidRDefault="00FF443D" w:rsidP="00F942B2">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AE2292">
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Federal Poverty Guidelines</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AE2292">
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>*</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="008B6AD9">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251706368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59CD0BE5" wp14:editId="2579EAE8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-238760</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-47625</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3095625" cy="1000125"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="656768404" name="Text Box 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3095625" cy="1000125"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="13C6458C" w14:textId="1ACEF0F2" w:rsidR="007503B6" w:rsidRPr="00F44AF9" w:rsidRDefault="008B6AD9" w:rsidP="007503B6">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="002060"/>
+                                <w:sz w:val="44"/>
+                                <w:szCs w:val="44"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="002060"/>
+                                <w:sz w:val="44"/>
+                                <w:szCs w:val="44"/>
+                              </w:rPr>
+                              <w:t>Are you on</w:t>
+                            </w:r>
+                            <w:r w:rsidR="007503B6" w:rsidRPr="00F44AF9">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="002060"/>
+                                <w:sz w:val="44"/>
+                                <w:szCs w:val="44"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Medicare and thought this before?</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="59CD0BE5" id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-18.8pt;margin-top:-3.75pt;width:243.75pt;height:78.75pt;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDM+ZrhGgIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Ic220Ey4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9ULvc1T5mhvO7vtVkL5xXYCpajHJKhOFQK7Ot6I/X1acv&#10;lPjATM00GFHRg/D0bvHxw7yzpRhDA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoCu22a1Yx1W&#10;b3U2zvNZ1oGrrQMuvMfbhyFIF6m+lIKHZym9CERXFGcL6XTp3MQzW8xZuXXMNoofx2D/MEXLlMGm&#10;51IPLDCyc+qPUq3iDjzIMOLQZiCl4iLtgNsU+btt1g2zIu2C4Hh7hsn/v7L8ab+2L46E/iv0SGAE&#10;pLO+9HgZ9+mla+MXJyUYRwgPZ9hEHwjHy5v8djobTynhGCvyPC/QwTrZ5XfrfPgmoCXRqKhDXhJc&#10;bP/ow5B6SondDKyU1okbbUhX0dnNNE8/nCNYXBvscRk2WqHf9ETVV4tsoD7gfg4G6r3lK4UzPDIf&#10;XphDrnEl1G94xkNqwF5wtChpwP36233MRwowSkmH2qmo/7ljTlCivxsk57aYTKLYkjOZfh6j464j&#10;m+uI2bX3gPIs8KVYnsyYH/TJlA7aN5T5MnbFEDMce1c0nMz7MCganwkXy2VKQnlZFh7N2vJYOqIa&#10;EX7t35izRxoCMvgEJ5Wx8h0bQ+7Ax3IXQKpEVcR5QPUIP0ozkX18RlH7137Kujz2xW8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQA6k+WT4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyD&#10;NUjsWpvS9JHGqapIFRKii5Zu2Dmxm0S1xyF228DXM6xgN6M5unNuth6cZVfTh9ajhKexAGaw8rrF&#10;WsLxfTtaAAtRoVbWo5HwZQKs8/u7TKXa33BvrodYMwrBkCoJTYxdynmoGuNUGPvOIN1Ovncq0trX&#10;XPfqRuHO8okQM+5Ui/ShUZ0pGlOdDxcn4bXY7tS+nLjFty1e3k6b7vP4kUj5+DBsVsCiGeIfDL/6&#10;pA45OZX+gjowK2H0PJ8RSsM8AUbAdLpcAiuJTIQAnmf8f4X8BwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAMz5muEaAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADqT5ZPiAAAACgEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="13C6458C" w14:textId="1ACEF0F2" w:rsidR="007503B6" w:rsidRPr="00F44AF9" w:rsidRDefault="008B6AD9" w:rsidP="007503B6">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="002060"/>
+                          <w:sz w:val="44"/>
+                          <w:szCs w:val="44"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="002060"/>
+                          <w:sz w:val="44"/>
+                          <w:szCs w:val="44"/>
+                        </w:rPr>
+                        <w:t>Are you on</w:t>
+                      </w:r>
+                      <w:r w:rsidR="007503B6" w:rsidRPr="00F44AF9">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="002060"/>
+                          <w:sz w:val="44"/>
+                          <w:szCs w:val="44"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Medicare and thought this before?</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005A43B4">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251699200" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56BD3707" wp14:editId="3EEDEA25">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>144780</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>5839460</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2103120" cy="1031240"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21148"/>
+                <wp:lineTo x="21326" y="21148"/>
+                <wp:lineTo x="21326" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="6" name="Picture 6" descr="A picture containing text&#10;&#10;Description automatically generated"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="6" name="Picture 6" descr="A picture containing text&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2103120" cy="1031240"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="005A43B4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251703296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5029C3" wp14:editId="4746DD91">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251707392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E0DFB28" wp14:editId="556C2744">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:align>right</wp:align>
+                  <wp:posOffset>-209550</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1188720</wp:posOffset>
+                  <wp:posOffset>4876800</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2962275" cy="828675"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="860880003" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2962275" cy="828675"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3E214FB0" w14:textId="4169BB05" w:rsidR="007503B6" w:rsidRPr="007503B6" w:rsidRDefault="007503B6" w:rsidP="007503B6">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="002060"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007503B6">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="002060"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                              <w:t>Wisconsin SHIP is a free, unbiased resource!</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6E0DFB28" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-16.5pt;margin-top:384pt;width:233.25pt;height:65.25pt;z-index:251707392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkkSBlGwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817JV23EEy4GbwEWB&#10;IAngBDnTFGkRoLgsSVtyv75Lyi+kPRW9ULvc1T5mhvO7rtFkL5xXYEo6GgwpEYZDpcy2pG+vqy8z&#10;SnxgpmIajCjpQXh6t/j8ad7aQuRQg66EI1jE+KK1Ja1DsEWWeV6LhvkBWGEwKME1LKDrtlnlWIvV&#10;G53lw+E0a8FV1gEX3uPtQx+ki1RfSsHDs5ReBKJLirOFdLp0buKZLeas2Dpma8WPY7B/mKJhymDT&#10;c6kHFhjZOfVHqUZxBx5kGHBoMpBScZF2wG1Gww/brGtmRdoFwfH2DJP/f2X5035tXxwJ3TfokMAI&#10;SGt94fEy7tNJ18QvTkowjhAezrCJLhCOl/ntNM9vJpRwjM3y2RRtLJNd/rbOh+8CGhKNkjqkJaHF&#10;9o8+9KmnlNjMwEppnajRhrQlnX6dDNMP5wgW1wZ7XGaNVug2HVEVjnTaYwPVAddz0DPvLV8pnOGR&#10;+fDCHFKNG6F8wzMeUgP2gqNFSQ3u19/uYz4ygFFKWpROSf3PHXOCEv3DIDe3o/E4ai0548lNjo67&#10;jmyuI2bX3AOqc4QPxfJkxvygT6Z00LyjypexK4aY4di7pOFk3ode0PhKuFguUxKqy7LwaNaWx9IR&#10;1Yjwa/fOnD3SEJDAJziJjBUf2Ohzez6WuwBSJaoizj2qR/hRmYns4yuK0r/2U9blrS9+AwAA//8D&#10;AFBLAwQUAAYACAAAACEAW5JvNOMAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3FqHhhQTsqmqSBUSooeWXrg5sZtE2OsQu23g6zEnuM1qRrNvitVkDTvr0feOEO7mCTBNjVM9&#10;tQiHt81MAPNBkpLGkUb40h5W5fVVIXPlLrTT531oWSwhn0uELoQh59w3nbbSz92gKXpHN1oZ4jm2&#10;XI3yEsut4YskWXIre4ofOjnoqtPNx/5kEV6qzVbu6oUV36Z6fj2uh8/De4Z4ezOtn4AFPYW/MPzi&#10;R3QoI1PtTqQ8MwizNI1bAsLDUkQRE/dpmgGrEcSjyICXBf+/ofwBAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA5JEgZRsCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAW5JvNOMAAAALAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3E214FB0" w14:textId="4169BB05" w:rsidR="007503B6" w:rsidRPr="007503B6" w:rsidRDefault="007503B6" w:rsidP="007503B6">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="002060"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007503B6">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="002060"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                        <w:t>Wisconsin SHIP is a free, unbiased resource!</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005A43B4">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251693055" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FC66FB2" wp14:editId="0FFAC385">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>-150495</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>3088005</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2156460" cy="1602740"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="763" y="0"/>
+                <wp:lineTo x="0" y="513"/>
+                <wp:lineTo x="0" y="20796"/>
+                <wp:lineTo x="572" y="21309"/>
+                <wp:lineTo x="763" y="21309"/>
+                <wp:lineTo x="20608" y="21309"/>
+                <wp:lineTo x="20799" y="21309"/>
+                <wp:lineTo x="21371" y="20796"/>
+                <wp:lineTo x="21371" y="513"/>
+                <wp:lineTo x="20608" y="0"/>
+                <wp:lineTo x="763" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="5" name="Picture 4">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8F0151D-4D52-4D1C-B5D5-F37F4B5ECD6A}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="5" name="Picture 4">
+                      <a:extLst>
+                        <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                          <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8F0151D-4D52-4D1C-B5D5-F37F4B5ECD6A}"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2156460" cy="1602740"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:effectLst>
+                      <a:softEdge rad="112500"/>
+                    </a:effectLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="005A43B4">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251703296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5029C3" wp14:editId="1B014B55">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>192405</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1070610</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2564130" cy="1813560"/>
-                <wp:effectExtent l="19050" t="0" r="45720" b="300990"/>
+                <wp:effectExtent l="38100" t="19050" r="121920" b="377190"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Thought Bubble: Cloud 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2564130" cy="1813560"/>
                         </a:xfrm>
                         <a:prstGeom prst="cloudCallout">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:solidFill>
                             <a:srgbClr val="075291"/>
                           </a:solidFill>
                         </a:ln>
+                        <a:effectLst>
+                          <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+                            <a:prstClr val="black">
+                              <a:alpha val="40000"/>
+                            </a:prstClr>
+                          </a:outerShdw>
+                        </a:effectLst>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent6"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="711D7747" w14:textId="77777777" w:rsidR="007E32EE" w:rsidRPr="007E32EE" w:rsidRDefault="007E32EE" w:rsidP="007E32EE">
+                          <w:p w14:paraId="711D7747" w14:textId="77777777" w:rsidR="007E32EE" w:rsidRPr="00E63156" w:rsidRDefault="007E32EE" w:rsidP="007E32EE">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
-                                <w:color w:val="075291"/>
+                                <w:color w:val="002060"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="007E32EE">
+                            <w:r w:rsidRPr="00E63156">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
-                                <w:color w:val="075291"/>
+                                <w:color w:val="002060"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>“I’m on Medicare and it’s hard to pay all my bills.  What cost-saving programs might be available to me?”</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="1AB5B014" w14:textId="77777777" w:rsidR="007E32EE" w:rsidRDefault="007E32EE" w:rsidP="007E32EE">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
@@ -178,541 +790,537 @@
                   <v:f eqn="prod @20 @7 @8"/>
                   <v:f eqn="sum @21 #0 0"/>
                   <v:f eqn="sum @22 #1 0"/>
                   <v:f eqn="prod 600 2 1"/>
                   <v:f eqn="sum #0 600 0"/>
                   <v:f eqn="sum #0 0 600"/>
                   <v:f eqn="sum #1 600 0"/>
                   <v:f eqn="sum #1 0 600"/>
                   <v:f eqn="sum @16 @25 0"/>
                   <v:f eqn="sum @16 0 @25"/>
                   <v:f eqn="sum @17 @25 0"/>
                   <v:f eqn="sum @17 0 @25"/>
                   <v:f eqn="sum @23 @12 0"/>
                   <v:f eqn="sum @23 0 @12"/>
                   <v:f eqn="sum @24 @12 0"/>
                   <v:f eqn="sum @24 0 @12"/>
                   <v:f eqn="val #0"/>
                   <v:f eqn="val #1"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" o:connecttype="custom" o:connectlocs="67,10800;10800,21577;21582,10800;10800,1235;@38,@39" textboxrect="2977,3262,17087,17337"/>
                 <v:handles>
                   <v:h position="#0,#1"/>
                 </v:handles>
                 <o:complex v:ext="view"/>
               </v:shapetype>
-              <v:shape id="Thought Bubble: Cloud 9" o:spid="_x0000_s1026" type="#_x0000_t106" style="position:absolute;margin-left:150.7pt;margin-top:93.6pt;width:201.9pt;height:142.8pt;z-index:251703296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFMY1LdQIAAEEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xpCgbaIUCEqpklV&#10;W7Wd+mwcG6w5Ps82JOyv39kJKet4mvbi+HL33c/vPLttKk32wnkFpqD5xYASYTiUymwK+v119eWa&#10;Eh+YKZkGIwp6EJ7ezj9/mtV2KoawBV0KR9CJ8dPaFnQbgp1mmedbUTF/AVYYVEpwFQsouk1WOlaj&#10;90pnw8FgktXgSuuAC+/x712rpPPkX0rBw6OUXgSiC4q5hXS6dK7jmc1nbLpxzG4V79Jg/5BFxZTB&#10;oL2rOxYY2Tn1l6tKcQceZLjgUGUgpeIi1YDV5IMP1bxsmRWpFmyOt32b/P9zyx/2L/bJYRtq66ce&#10;r7GKRroqfjE/0qRmHfpmiSYQjj+H48kov8SectTl1/nleJLamb3DrfPhq4CKxEtBuYZduWQaPyE1&#10;i+3vfcDQCDmaxqjaxNODVuVKaZ0Et1kvtSN7Fud4NR7e5HF0CDwxQylCs/dK0i0ctGjdPgtJVBlz&#10;T+ETyUTvlnEuTJh0frVB6wiTmEIPzM8BdTgm09lGmEjk64GDc8A/I/aIFBVM6MGVMuDOOSh/9JFb&#10;+2P1bc2x/NCsm266aygPT444aLfAW75SOJh75sMTc0h7HCaucnjEQ2qoCwrdjZItuF/n/kd7ZCNq&#10;KalxjQrqf+6YE5TobwZ5epOPRnHvkjAaXw1RcKea9anG7Kol4IRzfDQsT9doH/TxKh1Ub7jxixgV&#10;VcxwjI3UCu4oLEO73vhmcLFYJDPcNcvCvXmxPDqPDY6Ee23emLMdOwMS+wGOK8emH8jZ2kakgcUu&#10;gFSJubHFbV+71uOeJl52b0p8CE7lZPX+8s1/AwAA//8DAFBLAwQUAAYACAAAACEAoIy1Mt4AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hIXBBLCROrStMJgZA4cKHjwG5Z47UV&#10;jVM13lb49ZgT3Gy/p+fvles5DOqIU+ojWbhZZKCQmuh7ai28b56vc1CJHXk3REILX5hgXZ2fla7w&#10;8URveKy5VRJCqXAWOuax0Do1HQaXFnFEEm0fp+BY1qnVfnInCQ+DNll2p4PrST50bsTHDpvP+hAs&#10;fHMz7l/N5oPrq62u/XZpntoXay8v5od7UIwz/5nhF1/QoRKmXTyQT2qwIEVYrvnKgBJ5md1Kk50M&#10;K5ODrkr9v0D1AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIUxjUt1AgAAQQUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKCMtTLeAAAACAEAAA8A&#10;AAAAAAAAAAAAAAAAzwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;" adj="6300,24300" fillcolor="white [3201]" strokecolor="#075291" strokeweight="2pt">
+              <v:shape id="Thought Bubble: Cloud 9" o:spid="_x0000_s1029" type="#_x0000_t106" style="position:absolute;margin-left:15.15pt;margin-top:84.3pt;width:201.9pt;height:142.8pt;z-index:251703296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwGiBCzQIAAP0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVF9v2jAQf5+072D5fQ2hQClqqBBVp0lV&#10;V5VOfTaOQ6I6tmdfCOzT786BgLpqD9Py4Nz5/v/Odze3u1qzrfKhsibj6cWAM2WkzSuzyfiPl/sv&#10;U84CCJMLbY3K+F4Ffjv//OmmdTM1tKXVufIMnZgwa13GSwA3S5IgS1WLcGGdMigsrK8FIOs3Se5F&#10;i95rnQwHg0nSWp87b6UKAW/vOiGfR/9FoSR8L4qggOmMY24QTx/PNZ3J/EbMNl64spKHNMQ/ZFGL&#10;ymDQ3tWdAMEaX/3hqq6kt8EWcCFtndiiqKSKNWA16eBdNatSOBVrQXCC62EK/8+tfNyu3JNHGFoX&#10;ZgFJqmJX+Jr+mB/bRbD2PVhqB0zi5XA8GaWXiKlEWTpNL8eTCGdyMnc+wFdla0ZExqW2Tb4UGn8Q&#10;wRLbhwAYGk2OqhRVGzqD1VV+X2kdGb9ZL7VnW0F9vBoPr1NqHRqeqSHXmarYePQda2hA+VWZt2yt&#10;G/8s8oyPB9MBJp5XlNXlNO0YfBXDqwF9nAm9wecMmjNv4bWCMraCMCCXlGyfzVoL+daVo10puhRH&#10;0c2pNNSO2WLlXTKRO8szOcEfKdhrRaG0eVYFq3ICPAaJk6H66EJKZWByACNqk1mBuPWG6UeGGo4I&#10;HnTJrEuoN+yq/WvE3iJGtQZ647oy1n8UOX/rI3f6iMVZzUTCbr3DorE5VBjdrG2+f/LUDWoCC07e&#10;V9iFBxHgSXgcWbzENQTf8Si0bTNuDxRnpfW/PronfZwklHLW4grIePjZCK84098Mzth1OhqhW4jM&#10;aHw1RMafS9bnEtPUS4uvM43ZRZL0QR/Jwtv6FbfVgqKiSBiJsXEswB+ZJXSrCfedVItFVMM94QQ8&#10;mJWT5Jxwpvf3snsV3h0mC3AoH+1xXYjZu8HqdMnS2EUDtqji1J1wPXQAd0x8l4d9SEvsnI9ap609&#10;/w0AAP//AwBQSwMEFAAGAAgAAAAhAJKmOWHeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNyo3SakVYhTARIgjoR+gBtvk6jxOoqdNP17lhPcdndGM2+L/eJ6MeMYOk8a1isF&#10;Aqn2tqNGw+H77WEHIkRD1vSeUMMVA+zL25vC5NZf6AvnKjaCQyjkRkMb45BLGeoWnQkrPyCxdvKj&#10;M5HXsZF2NBcOd73cKJVJZzrihtYM+Npifa4mx73b+izV5yGbTtP48rGdr9V71Wl9f7c8P4GIuMQ/&#10;M/ziMzqUzHT0E9kgeg2JStjJ92yXgWBDmqRrEEceHtMNyLKQ/18ofwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAwGiBCzQIAAP0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCSpjlh3gAAAAoBAAAPAAAAAAAAAAAAAAAAACcFAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAMgYAAAAA&#10;" adj="6300,24300" fillcolor="white [3201]" strokecolor="#075291" strokeweight="2pt">
+                <v:shadow on="t" color="black" opacity="26214f" origin="-.5,-.5" offset=".74836mm,.74836mm"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="711D7747" w14:textId="77777777" w:rsidR="007E32EE" w:rsidRPr="007E32EE" w:rsidRDefault="007E32EE" w:rsidP="007E32EE">
+                    <w:p w14:paraId="711D7747" w14:textId="77777777" w:rsidR="007E32EE" w:rsidRPr="00E63156" w:rsidRDefault="007E32EE" w:rsidP="007E32EE">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
-                          <w:color w:val="075291"/>
+                          <w:color w:val="002060"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="007E32EE">
+                      <w:r w:rsidRPr="00E63156">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
-                          <w:color w:val="075291"/>
+                          <w:color w:val="002060"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>“I’m on Medicare and it’s hard to pay all my bills.  What cost-saving programs might be available to me?”</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="1AB5B014" w14:textId="77777777" w:rsidR="007E32EE" w:rsidRDefault="007E32EE" w:rsidP="007E32EE">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00267DF5" w:rsidRPr="00F43637">
+      <w:r w:rsidR="005A43B4" w:rsidRPr="00F43637">
         <w:rPr>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="609BE575" wp14:editId="723B4AAD">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="609BE575" wp14:editId="1A5C3367">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>6431280</wp:posOffset>
+                  <wp:posOffset>6269355</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>2884805</wp:posOffset>
+                  <wp:posOffset>2879090</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2827020" cy="3992880"/>
-                <wp:effectExtent l="133350" t="114300" r="125730" b="160020"/>
+                <wp:effectExtent l="95250" t="114300" r="106680" b="140970"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="-728" y="-618"/>
-                    <wp:lineTo x="-1019" y="21538"/>
-[...5 lines deleted...]
-                    <wp:lineTo x="22415" y="1237"/>
+                    <wp:lineTo x="-728" y="22260"/>
+                    <wp:lineTo x="22270" y="22260"/>
                     <wp:lineTo x="22270" y="-618"/>
                     <wp:lineTo x="-728" y="-618"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="217" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2827020" cy="3992880"/>
                         </a:xfrm>
-                        <a:custGeom>
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
-                          <a:gdLst>
-[...228 lines deleted...]
-                        </a:custGeom>
+                        </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="19050">
                           <a:solidFill>
                             <a:srgbClr val="075291"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                           <a:extLst>
                             <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
                               <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes" sd="1219033472">
-                                <a:prstGeom prst="rect">
+                                <a:custGeom>
                                   <a:avLst/>
-                                </a:prstGeom>
+                                  <a:gdLst>
+                                    <a:gd name="csX0" fmla="*/ 0 w 2827020"/>
+                                    <a:gd name="csY0" fmla="*/ 0 h 3992880"/>
+                                    <a:gd name="csX1" fmla="*/ 537134 w 2827020"/>
+                                    <a:gd name="csY1" fmla="*/ 0 h 3992880"/>
+                                    <a:gd name="csX2" fmla="*/ 1017727 w 2827020"/>
+                                    <a:gd name="csY2" fmla="*/ 0 h 3992880"/>
+                                    <a:gd name="csX3" fmla="*/ 1639672 w 2827020"/>
+                                    <a:gd name="csY3" fmla="*/ 0 h 3992880"/>
+                                    <a:gd name="csX4" fmla="*/ 2176805 w 2827020"/>
+                                    <a:gd name="csY4" fmla="*/ 0 h 3992880"/>
+                                    <a:gd name="csX5" fmla="*/ 2827020 w 2827020"/>
+                                    <a:gd name="csY5" fmla="*/ 0 h 3992880"/>
+                                    <a:gd name="csX6" fmla="*/ 2827020 w 2827020"/>
+                                    <a:gd name="csY6" fmla="*/ 745338 h 3992880"/>
+                                    <a:gd name="csX7" fmla="*/ 2827020 w 2827020"/>
+                                    <a:gd name="csY7" fmla="*/ 1410818 h 3992880"/>
+                                    <a:gd name="csX8" fmla="*/ 2827020 w 2827020"/>
+                                    <a:gd name="csY8" fmla="*/ 2076298 h 3992880"/>
+                                    <a:gd name="csX9" fmla="*/ 2827020 w 2827020"/>
+                                    <a:gd name="csY9" fmla="*/ 2661920 h 3992880"/>
+                                    <a:gd name="csX10" fmla="*/ 2827020 w 2827020"/>
+                                    <a:gd name="csY10" fmla="*/ 3247542 h 3992880"/>
+                                    <a:gd name="csX11" fmla="*/ 2827020 w 2827020"/>
+                                    <a:gd name="csY11" fmla="*/ 3992880 h 3992880"/>
+                                    <a:gd name="csX12" fmla="*/ 2233346 w 2827020"/>
+                                    <a:gd name="csY12" fmla="*/ 3992880 h 3992880"/>
+                                    <a:gd name="csX13" fmla="*/ 1611401 w 2827020"/>
+                                    <a:gd name="csY13" fmla="*/ 3992880 h 3992880"/>
+                                    <a:gd name="csX14" fmla="*/ 989457 w 2827020"/>
+                                    <a:gd name="csY14" fmla="*/ 3992880 h 3992880"/>
+                                    <a:gd name="csX15" fmla="*/ 0 w 2827020"/>
+                                    <a:gd name="csY15" fmla="*/ 3992880 h 3992880"/>
+                                    <a:gd name="csX16" fmla="*/ 0 w 2827020"/>
+                                    <a:gd name="csY16" fmla="*/ 3327400 h 3992880"/>
+                                    <a:gd name="csX17" fmla="*/ 0 w 2827020"/>
+                                    <a:gd name="csY17" fmla="*/ 2701849 h 3992880"/>
+                                    <a:gd name="csX18" fmla="*/ 0 w 2827020"/>
+                                    <a:gd name="csY18" fmla="*/ 2156155 h 3992880"/>
+                                    <a:gd name="csX19" fmla="*/ 0 w 2827020"/>
+                                    <a:gd name="csY19" fmla="*/ 1570533 h 3992880"/>
+                                    <a:gd name="csX20" fmla="*/ 0 w 2827020"/>
+                                    <a:gd name="csY20" fmla="*/ 984910 h 3992880"/>
+                                    <a:gd name="csX21" fmla="*/ 0 w 2827020"/>
+                                    <a:gd name="csY21" fmla="*/ 0 h 3992880"/>
+                                  </a:gdLst>
+                                  <a:ahLst/>
+                                  <a:cxnLst>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX0" y="csY0"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX1" y="csY1"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX2" y="csY2"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX3" y="csY3"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX4" y="csY4"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX5" y="csY5"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX6" y="csY6"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX7" y="csY7"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX8" y="csY8"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX9" y="csY9"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX10" y="csY10"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX11" y="csY11"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX12" y="csY12"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX13" y="csY13"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX14" y="csY14"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX15" y="csY15"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX16" y="csY16"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX17" y="csY17"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX18" y="csY18"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX19" y="csY19"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX20" y="csY20"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX21" y="csY21"/>
+                                    </a:cxn>
+                                  </a:cxnLst>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2827020" h="3992880" extrusionOk="0">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="139760" y="5001"/>
+                                        <a:pt x="273507" y="-23660"/>
+                                        <a:pt x="537134" y="0"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="800761" y="23660"/>
+                                        <a:pt x="869394" y="-8733"/>
+                                        <a:pt x="1017727" y="0"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="1166060" y="8733"/>
+                                        <a:pt x="1491446" y="-19653"/>
+                                        <a:pt x="1639672" y="0"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="1787898" y="19653"/>
+                                        <a:pt x="1986961" y="-25990"/>
+                                        <a:pt x="2176805" y="0"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2366649" y="25990"/>
+                                        <a:pt x="2516475" y="-26836"/>
+                                        <a:pt x="2827020" y="0"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2847692" y="332021"/>
+                                        <a:pt x="2831610" y="518930"/>
+                                        <a:pt x="2827020" y="745338"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2822430" y="971746"/>
+                                        <a:pt x="2830593" y="1152982"/>
+                                        <a:pt x="2827020" y="1410818"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2823447" y="1668654"/>
+                                        <a:pt x="2835613" y="1773483"/>
+                                        <a:pt x="2827020" y="2076298"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2818427" y="2379113"/>
+                                        <a:pt x="2825848" y="2410381"/>
+                                        <a:pt x="2827020" y="2661920"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2828192" y="2913459"/>
+                                        <a:pt x="2850904" y="2978129"/>
+                                        <a:pt x="2827020" y="3247542"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2803136" y="3516955"/>
+                                        <a:pt x="2789972" y="3807490"/>
+                                        <a:pt x="2827020" y="3992880"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2563810" y="4015598"/>
+                                        <a:pt x="2379455" y="4013167"/>
+                                        <a:pt x="2233346" y="3992880"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2087237" y="3972593"/>
+                                        <a:pt x="1763407" y="3966468"/>
+                                        <a:pt x="1611401" y="3992880"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="1459395" y="4019292"/>
+                                        <a:pt x="1143058" y="4016053"/>
+                                        <a:pt x="989457" y="3992880"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="835856" y="3969707"/>
+                                        <a:pt x="202530" y="3959410"/>
+                                        <a:pt x="0" y="3992880"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="-32911" y="3671889"/>
+                                        <a:pt x="-32798" y="3543146"/>
+                                        <a:pt x="0" y="3327400"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="32798" y="3111654"/>
+                                        <a:pt x="-21874" y="2909957"/>
+                                        <a:pt x="0" y="2701849"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="21874" y="2493741"/>
+                                        <a:pt x="-8712" y="2385898"/>
+                                        <a:pt x="0" y="2156155"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="8712" y="1926412"/>
+                                        <a:pt x="-15911" y="1723604"/>
+                                        <a:pt x="0" y="1570533"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="15911" y="1417462"/>
+                                        <a:pt x="-10722" y="1126304"/>
+                                        <a:pt x="0" y="984910"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="10722" y="843516"/>
+                                        <a:pt x="37646" y="408364"/>
+                                        <a:pt x="0" y="0"/>
+                                      </a:cubicBezTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
                                 <ask:type>
-                                  <ask:lineSketchFreehand/>
+                                  <ask:lineSketchNone/>
                                 </ask:type>
                               </ask:lineSketchStyleProps>
                             </a:ext>
                           </a:extLst>
                         </a:ln>
                         <a:effectLst>
                           <a:glow rad="101600">
                             <a:srgbClr val="075291">
                               <a:alpha val="60000"/>
                             </a:srgbClr>
                           </a:glow>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="6DEB8A41" w14:textId="77777777" w:rsidR="00EC2166" w:rsidRDefault="00EC2166" w:rsidP="0007582D">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:i/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="26"/>
                                 <w14:glow w14:rad="0">
                                   <w14:srgbClr w14:val="075291"/>
                                 </w14:glow>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="2AB41879" w14:textId="62E1078D" w:rsidR="00F43637" w:rsidRPr="00B07B7C" w:rsidRDefault="001A750D" w:rsidP="0007582D">
+                          <w:p w14:paraId="2AB41879" w14:textId="62E1078D" w:rsidR="00F43637" w:rsidRPr="00AE2292" w:rsidRDefault="001A750D" w:rsidP="0007582D">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:i/>
+                                <w:iCs/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="26"/>
                                 <w14:glow w14:rad="0">
                                   <w14:srgbClr w14:val="075291"/>
                                 </w14:glow>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B07B7C">
-[...1 lines deleted...]
-                                <w:i/>
+                            <w:r w:rsidRPr="00AE2292">
+                              <w:rPr>
+                                <w:iCs/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="26"/>
                                 <w14:glow w14:rad="0">
                                   <w14:srgbClr w14:val="075291"/>
                                 </w14:glow>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>It doesn’t cost anything to learn if you are eligible</w:t>
                             </w:r>
-                            <w:r w:rsidR="00FD02BB" w:rsidRPr="00B07B7C">
-[...1 lines deleted...]
-                                <w:i/>
+                            <w:r w:rsidR="00FD02BB" w:rsidRPr="00AE2292">
+                              <w:rPr>
+                                <w:iCs/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="26"/>
                                 <w14:glow w14:rad="0">
                                   <w14:srgbClr w14:val="075291"/>
                                 </w14:glow>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t xml:space="preserve"> for one of these programs</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00B07B7C">
-[...1 lines deleted...]
-                                <w:i/>
+                            <w:r w:rsidRPr="00AE2292">
+                              <w:rPr>
+                                <w:iCs/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="26"/>
                                 <w14:glow w14:rad="0">
                                   <w14:srgbClr w14:val="075291"/>
                                 </w14:glow>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5A1BACAD" w14:textId="77777777" w:rsidR="001A750D" w:rsidRPr="00B07B7C" w:rsidRDefault="001A750D" w:rsidP="00F43637">
+                          <w:p w14:paraId="5A1BACAD" w14:textId="77777777" w:rsidR="001A750D" w:rsidRPr="00AE2292" w:rsidRDefault="001A750D" w:rsidP="00F43637">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
-                                <w:i/>
+                                <w:iCs/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                                 <w14:glow w14:rad="0">
                                   <w14:srgbClr w14:val="075291"/>
                                 </w14:glow>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B07B7C">
+                            <w:r w:rsidRPr="00AE2292">
                               <w:rPr>
                                 <w:b/>
-                                <w:i/>
+                                <w:iCs/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                                 <w14:glow w14:rad="0">
                                   <w14:srgbClr w14:val="075291"/>
                                 </w14:glow>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>Isn’t it time to find out?</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="72BC5710" w14:textId="77777777" w:rsidR="001A750D" w:rsidRPr="00B07B7C" w:rsidRDefault="001A750D" w:rsidP="00F43637">
+                          <w:p w14:paraId="72BC5710" w14:textId="77777777" w:rsidR="001A750D" w:rsidRPr="00AE2292" w:rsidRDefault="001A750D" w:rsidP="00F43637">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:i/>
+                                <w:iCs/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="26"/>
                                 <w14:glow w14:rad="0">
                                   <w14:srgbClr w14:val="075291"/>
                                 </w14:glow>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B07B7C">
-[...1 lines deleted...]
-                                <w:i/>
+                            <w:r w:rsidRPr="00AE2292">
+                              <w:rPr>
+                                <w:iCs/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="26"/>
                                 <w14:glow w14:rad="0">
                                   <w14:srgbClr w14:val="075291"/>
                                 </w14:glow>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>To talk to someone who can help you, contact:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3E65086F" w14:textId="77777777" w:rsidR="001A750D" w:rsidRPr="003E54F3" w:rsidRDefault="001A750D" w:rsidP="00F43637">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:i/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="26"/>
                                 <w14:glow w14:rad="0">
                                   <w14:srgbClr w14:val="075291"/>
                                 </w14:glow>
@@ -738,197 +1346,193 @@
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>&lt;YOUR AGENCY CONTACT INFO HERE&gt;</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="609BE575" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:506.4pt;margin-top:227.15pt;width:222.6pt;height:314.4pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAu9BxUFwcAAOYcAAAOAAAAZHJzL2Uyb0RvYy54bWysWW1v2zYQ/j5g/0HwxwGuRVIUyaBp0Zd1&#10;GNCtA9oB20dFlmOjsuRJSuz21+/hi52Tk8FUsHwwxJB3zx3vhXfky9eHbZ3cV12/aZvrGXuRzpKq&#10;Kdvlprm9nv355cNcz5J+KJplUbdNdT37VvWz169+/OHlfndV8Xbd1suqS8Ck6a/2u+vZehh2V4tF&#10;X66rbdG/aHdVg8lV222LAcPudrHsij24b+sFT9N8sW+75a5ry6rv8d/3fnL2yvFfrapy+LRa9dWQ&#10;1NczyDa438793tjfxauXxdVtV+zWmzKIUTxDim2xaQB6YvW+GIrkrts8YrXdlF3bt6vhRdluF+1q&#10;tSkrpwO0YemZNp/Xxa5yumBz+t1pm/r/j235+/3n3R9dMhzetgcY0CnR7z625dc+adp366K5rd50&#10;XbtfV8USwMxu2WK/668Cqd3q/qq3TG72v7VLGLm4G1rH6LDqtnZXoGcC7jDAt9OmV4chKfFPrrlK&#10;OaZKzAljuNbOLIvi6khe3vXDL1XrWBX3H/vBW22JL7fny6QptsAt26bpN0P1F7ittjUM+dMiSZN9&#10;csQIdGfL/x4vXydEClj0EXdGuEuhmMguQ1CaNLkIwQkES5lSXF3GoEQRGIJi5MLkil/GoEQRGBnB&#10;4EzlOpWXMShRBIakGN6ZLmNQogiM/DkYlEhlUgh92fDqOUCUiGUs1SwCCYn5FCMhPi5v24goVTk3&#10;EUjmOUgjojxnhkeYidFIjlZqRCV4pmTGL1uK0ZCOx6JUIc9EYNHQ5lwIkeWXjcUoVTwWDXGWM5al&#10;LAKLUsVj0VA32mQyIs0xShQPNY74i2cCo+vjUWjMR5w8jK4XgqssjXFzGvAxKHQ9TlumMxPhdDTY&#10;Y1Does5kzqSMQKGBHoNC1zOpUuTVyyi2vjhluwiU0XqD7WIRZuE0tmNAxutHRQGqn9tjfVOsjyVP&#10;eWhCzYOvBKWZraZsCbRre1tg0QII1dRxiALHFm3FFajs6gvEEIsS+4ovlhg5hxLzSchIIpRYTCJG&#10;WqDE2SRiRDsllpOIEcSUOJ9EjNikxGoSMUKOEutJxIgkSmwmEdtDk1JjPMnHzp1smpfZo22EPs3P&#10;2JmjYTxJ+DNXw4k0ifzM2XDUTCI/czecIZPIzxyOTfM4duZyGE9CP3M6Ns3rbF6mdsd4CrrN0CPy&#10;kdf5BBkSbIerA3tpULtLg2GW4NKgmyW4NLixkEi5xWDz8vEz2ZNWdv3QySboc7s7ez3y6esxW2/b&#10;++pL6yiHs74YMjzMlnc3m/Jt9Z2uZcKo3O+CTFMnP2RxbLgSMvXWnXORY5UX1E36RtWpf9qzEfun&#10;wHSKGt/v2SOGOjfC+ECYayVcBB0lCS3rRDTGIHPQ7RFHHMFZ5j1/zkwux3i+fZ2Kp7TSxvvzY5YG&#10;Cgbd51waM9rN0MtOBLR7mGc+Ah6zlCxH6+FYznmuhQvr444ebzCs+8bbj+tM5cbnSlSXKfyfuATX&#10;AvV98CWmjRireLyXAaLvXo+hdtFtICzPwM0KaxRTsNsYNpXGZ2DGJFpIl7yf0jQ0s1OARZb5EIAz&#10;6Vy6zPzAWqAqDchKiUyPvIjuMffN7QRkFNXcI3OhDPNHygMylzrzrsbRoQt9ZolwB4YN477ZnYDM&#10;Nbpjt9nc4DJKupT6gCxTk/o45UZpxs+mH5BD6zsBORUMbmrNLOC9RrqD7ISM4DIqOJ9OVXYWQsS/&#10;Qn8Vjyxz7KB3MLSnUiKKqYfBABmEsYJhGl7uzriTYL6B9nKPLhzHOXA8Cjk21Qr2DbQKUTxyIVxx&#10;iSzkYNyo5Vk+Eiy0089CZjCsMCelDIfNic7o00UqvYdB5xx9EZ32zfWzgLWQWgYrm9woqEdwkVRk&#10;CHVIZ+DbdNabaKp55wKO7I8dkSum9chlMatC1hYyE2ycXQKib6WtKPZUv5ixCEuGY2icNuacaXWM&#10;oNQYOdoADxi66mhAwjIzQmWjdIDzNBS4XGhpjyiy4QHP99fReCeOSBV5Bu6E45zJ43YzOHeObEFm&#10;PV7otKPxCMvMHgBngKniPjEwxnPxFKBvuuPxThx1ZnMR1UAoxKFz/SzFsfqEdv9xotZtX3kPssWe&#10;c6VT1efc6uFZomk/bOrabVvd2FqQmVT63rxv683SztqCr+9ub97VXXJf2AcphdPPWR7cRsu2eMXo&#10;knqzvZ6hBsOf18e+wfzcLB3MUGxq/w3i2vX1lXvwCkXpbd3uk65YQhSbDoIsT8BbsYp6ty68UFjq&#10;4axMfrnT3PJzHwTFvQPZpx//CDQcbg7JxiJace2z0E27/IaHoa71D294KMTHuu2+z5I9Ht2uZ/0/&#10;d0VXzZL61waPS7bGg78NboDLQFvud3Tmhs4UTQlW1zMU5/7z3YCRV7Rp3+ARarWxT0VOSi9JGOAx&#10;zevkH/7sax0du1UPz5Ov/gUAAP//AwBQSwMEFAAGAAgAAAAhAMVE+C/iAAAADgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMjzFvgzAUhPdK/Q/Wq9StMRDSIIKJqkiZOlQhUaVuDnYAFT8Ddgjpr+9jasfT&#10;ne6+y7aTadmoB9dYFBAuAmAaS6sarAScjvuXBJjzEpVsLWoBd+1gmz8+ZDJV9oYHPRa+YlSCLpUC&#10;au+7lHNX1tpIt7CdRvIudjDSkxwqrgZ5o3LT8igIXrmRDdJCLTu9q3X5XVyNgB32p59+/V70+4/j&#10;YbxfPqOvOBLi+Wl62wDzevJ/YZjxCR1yYjrbKyrHWtJBGBG7FxCv4iWwORKvEvp3ns1kGQLPM/7/&#10;Rv4LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALvQcVBcHAADmHAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxUT4L+IAAAAOAQAADwAAAAAAAAAA&#10;AAAAAABxCQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIAKAAAAAA==&#10;" filled="f" strokecolor="#075291" strokeweight="1.5pt">
+              <v:shape w14:anchorId="609BE575" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:493.65pt;margin-top:226.7pt;width:222.6pt;height:314.4pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJnOBvQQIAAHIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC815JVO7EFy0HqNEWB&#10;9AGk/YA1RVlEKS5L0pbcr8+SchyjRS9FfSBILjU7s7Pr1c3QaXaQzis0FZ9Ocs6kEVgrs6v492/3&#10;bxac+QCmBo1GVvwoPb9Zv3616m0pC2xR19IxAjG+7G3F2xBsmWVetLIDP0ErDQUbdB0EOrpdVjvo&#10;Cb3TWZHnV1mPrrYOhfSebu/GIF8n/KaRInxpGi8D0xUnbiGtLq3buGbrFZQ7B7ZV4kQD/oFFB8pQ&#10;0jPUHQRge6f+gOqUcOixCROBXYZNo4RMGkjNNP9NzWMLViYtVBxvz2Xy/w9WfD482q+OheEdDmRg&#10;EuHtA4ofnhnctGB28tY57FsJNSWexpJlvfXl6dNYal/6CLLtP2FNJsM+YAIaGtfFqpBORuhkwPFc&#10;dDkEJuiyWBTXeUEhQbG3y2WxWCRbMiifP7fOhw8SOxY3FXfkaoKHw4MPkQ6Uz09iNoP3SuvkrDas&#10;J87LfJ6PylCrOkbjO+9224127ACxOa7nxXIUR5HLZ50K1KJadRVf5PE3Nk2sx3tTpzQBlB73REWb&#10;CC5T8xG/eNhp7JmDmqjk0ytC+Fv6eA/atjCSoqdjOoI9sU1qI17aXGRJnkQbRkPCsB2YooyzSDda&#10;tMX6SCY5HIeAhpY2LbpfnPU0ABX3P/fgJGf6oyGjl9PZLE5MOszm19EidxnZXkbACIKqeOBs3G5C&#10;mrIoyOAtNUSjklUvTE5tRI09ahqHME7O5Tm9evmrWD8BAAD//wMAUEsDBBQABgAIAAAAIQACXYVs&#10;5AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BboJAEIbvTfoOm2nSW126YEVkMY2Jpx4a0TTp&#10;bYURSNlZYFfEPn3Xk73NZL788/3petItG3GwjSEJr7MAGFJhyoYqCYf99iUGZp2iUrWGUMIVLayz&#10;x4dUJaW50A7H3FXMh5BNlITauS7h3BY1amVnpkPyt5MZtHJ+HSpeDuriw3XLRRC8ca0a8h9q1eGm&#10;xuInP2sJG+oPv/3iI++3n/vdeD19ie9ISPn8NL2vgDmc3B2Gm75Xh8w7Hc2ZSstaCct4EXpUQjQP&#10;I2A3IgrFHNjRT0EsBPAs5f9bZH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiZzgb0EC&#10;AAByBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAAl2F&#10;bOQAAAANAQAADwAAAAAAAAAAAAAAAACbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AKwFAAAAAA==&#10;" filled="f" strokecolor="#075291" strokeweight="1.5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6DEB8A41" w14:textId="77777777" w:rsidR="00EC2166" w:rsidRDefault="00EC2166" w:rsidP="0007582D">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:i/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="26"/>
                           <w14:glow w14:rad="0">
                             <w14:srgbClr w14:val="075291"/>
                           </w14:glow>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="2AB41879" w14:textId="62E1078D" w:rsidR="00F43637" w:rsidRPr="00B07B7C" w:rsidRDefault="001A750D" w:rsidP="0007582D">
+                    <w:p w14:paraId="2AB41879" w14:textId="62E1078D" w:rsidR="00F43637" w:rsidRPr="00AE2292" w:rsidRDefault="001A750D" w:rsidP="0007582D">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:i/>
+                          <w:iCs/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="26"/>
                           <w14:glow w14:rad="0">
                             <w14:srgbClr w14:val="075291"/>
                           </w14:glow>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B07B7C">
-[...1 lines deleted...]
-                          <w:i/>
+                      <w:r w:rsidRPr="00AE2292">
+                        <w:rPr>
+                          <w:iCs/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="26"/>
                           <w14:glow w14:rad="0">
                             <w14:srgbClr w14:val="075291"/>
                           </w14:glow>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>It doesn’t cost anything to learn if you are eligible</w:t>
                       </w:r>
-                      <w:r w:rsidR="00FD02BB" w:rsidRPr="00B07B7C">
-[...1 lines deleted...]
-                          <w:i/>
+                      <w:r w:rsidR="00FD02BB" w:rsidRPr="00AE2292">
+                        <w:rPr>
+                          <w:iCs/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="26"/>
                           <w14:glow w14:rad="0">
                             <w14:srgbClr w14:val="075291"/>
                           </w14:glow>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t xml:space="preserve"> for one of these programs</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00B07B7C">
-[...1 lines deleted...]
-                          <w:i/>
+                      <w:r w:rsidRPr="00AE2292">
+                        <w:rPr>
+                          <w:iCs/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="26"/>
                           <w14:glow w14:rad="0">
                             <w14:srgbClr w14:val="075291"/>
                           </w14:glow>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5A1BACAD" w14:textId="77777777" w:rsidR="001A750D" w:rsidRPr="00B07B7C" w:rsidRDefault="001A750D" w:rsidP="00F43637">
+                    <w:p w14:paraId="5A1BACAD" w14:textId="77777777" w:rsidR="001A750D" w:rsidRPr="00AE2292" w:rsidRDefault="001A750D" w:rsidP="00F43637">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
-                          <w:i/>
+                          <w:iCs/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:glow w14:rad="0">
                             <w14:srgbClr w14:val="075291"/>
                           </w14:glow>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B07B7C">
+                      <w:r w:rsidRPr="00AE2292">
                         <w:rPr>
                           <w:b/>
-                          <w:i/>
+                          <w:iCs/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:glow w14:rad="0">
                             <w14:srgbClr w14:val="075291"/>
                           </w14:glow>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>Isn’t it time to find out?</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="72BC5710" w14:textId="77777777" w:rsidR="001A750D" w:rsidRPr="00B07B7C" w:rsidRDefault="001A750D" w:rsidP="00F43637">
+                    <w:p w14:paraId="72BC5710" w14:textId="77777777" w:rsidR="001A750D" w:rsidRPr="00AE2292" w:rsidRDefault="001A750D" w:rsidP="00F43637">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:i/>
+                          <w:iCs/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="26"/>
                           <w14:glow w14:rad="0">
                             <w14:srgbClr w14:val="075291"/>
                           </w14:glow>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B07B7C">
-[...1 lines deleted...]
-                          <w:i/>
+                      <w:r w:rsidRPr="00AE2292">
+                        <w:rPr>
+                          <w:iCs/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="26"/>
                           <w14:glow w14:rad="0">
                             <w14:srgbClr w14:val="075291"/>
                           </w14:glow>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>To talk to someone who can help you, contact:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3E65086F" w14:textId="77777777" w:rsidR="001A750D" w:rsidRPr="003E54F3" w:rsidRDefault="001A750D" w:rsidP="00F43637">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:i/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="26"/>
                           <w14:glow w14:rad="0">
                             <w14:srgbClr w14:val="075291"/>
                           </w14:glow>
@@ -943,2059 +1547,1256 @@
                         <w:rPr>
                           <w:i/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="26"/>
                           <w14:glow w14:rad="0">
                             <w14:srgbClr w14:val="075291"/>
                           </w14:glow>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>&lt;YOUR AGENCY CONTACT INFO HERE&gt;</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="tight" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00EC2166">
+      <w:r w:rsidR="005A43B4" w:rsidRPr="00576B22">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="30"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:drawing>
-[...61 lines deleted...]
-        </w:drawing>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="473B30B7" wp14:editId="5CF21FA2">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>6336030</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>123825</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2686050" cy="2476500"/>
+                <wp:effectExtent l="95250" t="114300" r="114300" b="133350"/>
+                <wp:wrapTight wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="-766" y="-997"/>
+                    <wp:lineTo x="-766" y="22597"/>
+                    <wp:lineTo x="22366" y="22597"/>
+                    <wp:lineTo x="22366" y="-997"/>
+                    <wp:lineTo x="-766" y="-997"/>
+                  </wp:wrapPolygon>
+                </wp:wrapTight>
+                <wp:docPr id="12" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2686050" cy="2476500"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="19050">
+                          <a:solidFill>
+                            <a:srgbClr val="F28A00"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                          <a:extLst>
+                            <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
+                              <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes" sd="981765707">
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst>
+                                    <a:gd name="csX0" fmla="*/ 0 w 2686050"/>
+                                    <a:gd name="csY0" fmla="*/ 0 h 2476500"/>
+                                    <a:gd name="csX1" fmla="*/ 725234 w 2686050"/>
+                                    <a:gd name="csY1" fmla="*/ 0 h 2476500"/>
+                                    <a:gd name="csX2" fmla="*/ 1396746 w 2686050"/>
+                                    <a:gd name="csY2" fmla="*/ 0 h 2476500"/>
+                                    <a:gd name="csX3" fmla="*/ 2014538 w 2686050"/>
+                                    <a:gd name="csY3" fmla="*/ 0 h 2476500"/>
+                                    <a:gd name="csX4" fmla="*/ 2686050 w 2686050"/>
+                                    <a:gd name="csY4" fmla="*/ 0 h 2476500"/>
+                                    <a:gd name="csX5" fmla="*/ 2686050 w 2686050"/>
+                                    <a:gd name="csY5" fmla="*/ 668655 h 2476500"/>
+                                    <a:gd name="csX6" fmla="*/ 2686050 w 2686050"/>
+                                    <a:gd name="csY6" fmla="*/ 1287780 h 2476500"/>
+                                    <a:gd name="csX7" fmla="*/ 2686050 w 2686050"/>
+                                    <a:gd name="csY7" fmla="*/ 1832610 h 2476500"/>
+                                    <a:gd name="csX8" fmla="*/ 2686050 w 2686050"/>
+                                    <a:gd name="csY8" fmla="*/ 2476500 h 2476500"/>
+                                    <a:gd name="csX9" fmla="*/ 2041398 w 2686050"/>
+                                    <a:gd name="csY9" fmla="*/ 2476500 h 2476500"/>
+                                    <a:gd name="csX10" fmla="*/ 1396746 w 2686050"/>
+                                    <a:gd name="csY10" fmla="*/ 2476500 h 2476500"/>
+                                    <a:gd name="csX11" fmla="*/ 752094 w 2686050"/>
+                                    <a:gd name="csY11" fmla="*/ 2476500 h 2476500"/>
+                                    <a:gd name="csX12" fmla="*/ 0 w 2686050"/>
+                                    <a:gd name="csY12" fmla="*/ 2476500 h 2476500"/>
+                                    <a:gd name="csX13" fmla="*/ 0 w 2686050"/>
+                                    <a:gd name="csY13" fmla="*/ 1906905 h 2476500"/>
+                                    <a:gd name="csX14" fmla="*/ 0 w 2686050"/>
+                                    <a:gd name="csY14" fmla="*/ 1337310 h 2476500"/>
+                                    <a:gd name="csX15" fmla="*/ 0 w 2686050"/>
+                                    <a:gd name="csY15" fmla="*/ 767715 h 2476500"/>
+                                    <a:gd name="csX16" fmla="*/ 0 w 2686050"/>
+                                    <a:gd name="csY16" fmla="*/ 0 h 2476500"/>
+                                  </a:gdLst>
+                                  <a:ahLst/>
+                                  <a:cxnLst>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX0" y="csY0"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX1" y="csY1"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX2" y="csY2"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX3" y="csY3"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX4" y="csY4"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX5" y="csY5"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX6" y="csY6"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX7" y="csY7"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX8" y="csY8"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX9" y="csY9"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX10" y="csY10"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX11" y="csY11"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX12" y="csY12"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX13" y="csY13"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX14" y="csY14"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX15" y="csY15"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX16" y="csY16"/>
+                                    </a:cxn>
+                                  </a:cxnLst>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2686050" h="2476500" extrusionOk="0">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="313582" y="2135"/>
+                                        <a:pt x="458369" y="3517"/>
+                                        <a:pt x="725234" y="0"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="992099" y="-3517"/>
+                                        <a:pt x="1074829" y="24311"/>
+                                        <a:pt x="1396746" y="0"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="1718663" y="-24311"/>
+                                        <a:pt x="1837164" y="30881"/>
+                                        <a:pt x="2014538" y="0"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2191912" y="-30881"/>
+                                        <a:pt x="2414174" y="14505"/>
+                                        <a:pt x="2686050" y="0"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2693875" y="167981"/>
+                                        <a:pt x="2697371" y="398043"/>
+                                        <a:pt x="2686050" y="668655"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2674729" y="939268"/>
+                                        <a:pt x="2687673" y="1093532"/>
+                                        <a:pt x="2686050" y="1287780"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2684427" y="1482029"/>
+                                        <a:pt x="2691847" y="1655928"/>
+                                        <a:pt x="2686050" y="1832610"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2680254" y="2009292"/>
+                                        <a:pt x="2663860" y="2288314"/>
+                                        <a:pt x="2686050" y="2476500"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2483544" y="2461457"/>
+                                        <a:pt x="2346241" y="2472642"/>
+                                        <a:pt x="2041398" y="2476500"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="1736555" y="2480358"/>
+                                        <a:pt x="1689896" y="2492780"/>
+                                        <a:pt x="1396746" y="2476500"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="1103596" y="2460220"/>
+                                        <a:pt x="962416" y="2476428"/>
+                                        <a:pt x="752094" y="2476500"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="541772" y="2476572"/>
+                                        <a:pt x="154532" y="2453689"/>
+                                        <a:pt x="0" y="2476500"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="-1470" y="2289507"/>
+                                        <a:pt x="-23047" y="2170897"/>
+                                        <a:pt x="0" y="1906905"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="23047" y="1642913"/>
+                                        <a:pt x="-10598" y="1558452"/>
+                                        <a:pt x="0" y="1337310"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="10598" y="1116168"/>
+                                        <a:pt x="9208" y="929349"/>
+                                        <a:pt x="0" y="767715"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="-9208" y="606081"/>
+                                        <a:pt x="21564" y="285586"/>
+                                        <a:pt x="0" y="0"/>
+                                      </a:cubicBezTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <ask:type>
+                                  <ask:lineSketchNone/>
+                                </ask:type>
+                              </ask:lineSketchStyleProps>
+                            </a:ext>
+                          </a:extLst>
+                        </a:ln>
+                        <a:effectLst>
+                          <a:glow rad="101600">
+                            <a:srgbClr val="F28A00">
+                              <a:alpha val="60000"/>
+                            </a:srgbClr>
+                          </a:glow>
+                        </a:effectLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="601EFFEE" w14:textId="500CE645" w:rsidR="001A750D" w:rsidRPr="001A750D" w:rsidRDefault="007D330C" w:rsidP="001A750D">
+                            <w:pPr>
+                              <w:pBdr>
+                                <w:bottom w:val="single" w:sz="36" w:space="1" w:color="auto"/>
+                              </w:pBdr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Wisconsin </w:t>
+                            </w:r>
+                            <w:r w:rsidR="001A750D">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:t>SeniorCare</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="204D3889" w14:textId="77777777" w:rsidR="00576B22" w:rsidRDefault="001A750D" w:rsidP="00661BB8">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t>Wisconsin’s prescription drug assistance program for people 65 and older. You level of coverage is based on your income—assets are not counted.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4D7EA8E6" w14:textId="77777777" w:rsidR="00B43B59" w:rsidRDefault="00B43B59" w:rsidP="001A750D">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004F576C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t># Persons:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004F576C">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidR="00FD02BB" w:rsidRPr="00FD02BB">
+                              <w:rPr>
+                                <w:b/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Level 1 </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FD02BB">
+                              <w:rPr>
+                                <w:b/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>Income</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004F576C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> limit</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0F226430" w14:textId="7ED08705" w:rsidR="00B43B59" w:rsidRPr="00677A51" w:rsidRDefault="0076330B" w:rsidP="0076330B">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00677A51">
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">      </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B43B59" w:rsidRPr="00677A51">
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Individual</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B43B59" w:rsidRPr="00677A51">
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="00677A51">
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">               </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B43B59" w:rsidRPr="00677A51">
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>$</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00EC44E8" w:rsidRPr="00677A51">
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>2</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B43B59" w:rsidRPr="00677A51">
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>,</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D660AB">
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>128</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="356A36BE" w14:textId="4E96C350" w:rsidR="00B43B59" w:rsidRPr="00677A51" w:rsidRDefault="0076330B" w:rsidP="00B43B59">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00677A51">
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">        </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B43B59" w:rsidRPr="00677A51">
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Couple</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B43B59" w:rsidRPr="00677A51">
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidR="00F61416" w:rsidRPr="00677A51">
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidR="00F61416">
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F61416" w:rsidRPr="00677A51">
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> $</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidR="00B43B59" w:rsidRPr="00677A51">
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>2,</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D660AB">
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>885</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="473B30B7" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:498.9pt;margin-top:9.75pt;width:211.5pt;height:195pt;z-index:-251635712;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZdu2gPAIAAHIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP0zAMfkfiP0R5Z+2mbber1p3GjiGk&#10;40A6+AFemq4RaRySbO3x63HS3TZAvCD2ENlx+vmzP3vLu77V7CidV2hKPh7lnEkjsFJmX/KvX7Zv&#10;Fpz5AKYCjUaW/Fl6frd6/WrZ2UJOsEFdSccIxPiisyVvQrBFlnnRyBb8CK00FKzRtRDIdfusctAR&#10;equzSZ7Psw5dZR0K6T3d3g9Bvkr4dS1F+FTXXgamS07cQjpdOnfxzFZLKPYObKPEiQb8A4sWlKGk&#10;Z6h7CMAOTv0B1Srh0GMdRgLbDOtaCZlqoGrG+W/VPDVgZaqFmuPtuU3+/8GKx+OT/exY6N9iTwKm&#10;Irx9QPHNM4ObBsxerp3DrpFQUeJxbFnWWV+cPo2t9oWPILvuI1YkMhwCJqC+dm3sCtXJCJ0EeD43&#10;XfaBCbqczBfzfEYhQbHJ9GY+y5MsGRQvn1vnw3uJLYtGyR2pmuDh+OBDpAPFy5OYzeBWaZ2U1YZ1&#10;xPk2Joghj1pVMZoct99ttGNHoOHYThbrc+JfnrUq0Ihq1ZZ8kcffMDSxH+9MldIEUHqwiYo2EVym&#10;4SN+0dlr7JiDiqjk4zkh/C19vAdtGxhI0dMLp4FtqjbiJeMqS9IkyjAIEvpdzxRlnEW6UaIdVs8k&#10;ksNhCWhpyWjQ/eCsowUouf9+ACc50x8MCX07nk7jxiRnOruZkOOuI7vrCBhBUCUPnA3mJqQtiwUZ&#10;XNNA1CpJdWFyGiMa7KGmYQnj5lz76dXlr2L1EwAA//8DAFBLAwQUAAYACAAAACEAefnP2eAAAAAL&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuCBqkz4gIU5VIVWCU6EgcXXjbRzh&#10;RxQ7TeDXsz3BcWdGs9+U68lZdsI+tsFLuJsJYOjroFvfSPh4394+AItJea1s8CjhGyOsq8uLUhU6&#10;jP4NT/vUMCrxsVASTEpdwXmsDToVZ6FDT94x9E4lOvuG616NVO4sz4RYcadaTx+M6vDJYP21H5yE&#10;l+XQvprnn509zvVmO958rrJpLuX11bR5BJZwSn9hOOMTOlTEdAiD15FZCXl+T+iJjHwJ7BxYZIKU&#10;g4SFIIlXJf+/ofoFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2XbtoDwCAAByBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAefnP2eAAAAALAQAA&#10;DwAAAAAAAAAAAAAAAACWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKMFAAAAAA==&#10;" filled="f" strokecolor="#f28a00" strokeweight="1.5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="601EFFEE" w14:textId="500CE645" w:rsidR="001A750D" w:rsidRPr="001A750D" w:rsidRDefault="007D330C" w:rsidP="001A750D">
+                      <w:pPr>
+                        <w:pBdr>
+                          <w:bottom w:val="single" w:sz="36" w:space="1" w:color="auto"/>
+                        </w:pBdr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Wisconsin </w:t>
+                      </w:r>
+                      <w:r w:rsidR="001A750D">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:t>SeniorCare</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="204D3889" w14:textId="77777777" w:rsidR="00576B22" w:rsidRDefault="001A750D" w:rsidP="00661BB8">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t>Wisconsin’s prescription drug assistance program for people 65 and older. You level of coverage is based on your income—assets are not counted.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4D7EA8E6" w14:textId="77777777" w:rsidR="00B43B59" w:rsidRDefault="00B43B59" w:rsidP="001A750D">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004F576C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t># Persons:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004F576C">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidR="00FD02BB" w:rsidRPr="00FD02BB">
+                        <w:rPr>
+                          <w:b/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Level 1 </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FD02BB">
+                        <w:rPr>
+                          <w:b/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>Income</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004F576C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> limit</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0F226430" w14:textId="7ED08705" w:rsidR="00B43B59" w:rsidRPr="00677A51" w:rsidRDefault="0076330B" w:rsidP="0076330B">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00677A51">
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">      </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B43B59" w:rsidRPr="00677A51">
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Individual</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B43B59" w:rsidRPr="00677A51">
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="00677A51">
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">               </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B43B59" w:rsidRPr="00677A51">
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>$</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00EC44E8" w:rsidRPr="00677A51">
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>2</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B43B59" w:rsidRPr="00677A51">
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>,</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D660AB">
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>128</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="356A36BE" w14:textId="4E96C350" w:rsidR="00B43B59" w:rsidRPr="00677A51" w:rsidRDefault="0076330B" w:rsidP="00B43B59">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00677A51">
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">        </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B43B59" w:rsidRPr="00677A51">
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Couple</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B43B59" w:rsidRPr="00677A51">
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidR="00F61416" w:rsidRPr="00677A51">
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidR="00F61416">
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F61416" w:rsidRPr="00677A51">
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> $</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidR="00B43B59" w:rsidRPr="00677A51">
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>2,</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D660AB">
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>885</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="tight"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00EC2166" w:rsidRPr="007E32EE">
+      <w:r w:rsidR="0078158C" w:rsidRPr="007E32EE">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="56"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251705344" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EC97190" wp14:editId="5E22EF26">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251705344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EC97190" wp14:editId="72C949B1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2743200</wp:posOffset>
+                  <wp:posOffset>2838450</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>5913120</wp:posOffset>
+                  <wp:posOffset>6105525</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3360420" cy="1112520"/>
-                <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
-[...8 lines deleted...]
-                </wp:wrapTight>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
                 <wp:docPr id="10" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3360420" cy="1112520"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...1 lines deleted...]
-                        </a:solidFill>
+                        <a:noFill/>
                         <a:ln w="9525">
-                          <a:solidFill>
-[...1 lines deleted...]
-                          </a:solidFill>
+                          <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="07AA29FD" w14:textId="77777777" w:rsidR="00EC2166" w:rsidRPr="00EC2166" w:rsidRDefault="00EC2166" w:rsidP="00EC2166">
+                          <w:p w14:paraId="0724FFDF" w14:textId="77777777" w:rsidR="00B006AB" w:rsidRPr="00B006AB" w:rsidRDefault="00B006AB" w:rsidP="0078158C">
                             <w:pPr>
-                              <w:jc w:val="center"/>
+                              <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00EC2166">
-                              <w:rPr>
+                            <w:r w:rsidRPr="00B006AB">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
-                              </w:rPr>
-                              <w:t>This project was supported by the Wisconsin Department of Health Services with financial assistance, in whole or in part, by grant number 90SAPG0091, from the U.S. Administration for Community Living, Department of Health and Human Services, Washington, D.C. 20201. Grantees undertaking projects with government sponsorship are encouraged to express freely their findings and conclusions. Points of view or opinions do not, therefore, necessarily represent official ACL policy.</w:t>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>SHIP DISCLAIMER</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3178D45F" w14:textId="064BCBD4" w:rsidR="00B006AB" w:rsidRPr="00B006AB" w:rsidRDefault="00B006AB" w:rsidP="0078158C">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B006AB">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>This project</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0078158C">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B006AB">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>was</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0078158C">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B006AB">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">supported by the Administration for Community Living (ACL), U.S. Department of Health and Human Services (HHS) as part of a financial assistance award totaling $1,061,673 with 100 percent funding by ACL/HHS. The contents are those of the author(s) and do not necessarily represent the official views of, nor an endorsement, by ACL/HHS, or the U.S. Government. </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="27CC3D92" w14:textId="1D6379C9" w:rsidR="007E32EE" w:rsidRDefault="007E32EE"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5EC97190" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:3in;margin-top:465.6pt;width:264.6pt;height:87.6pt;z-index:-251611136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0kcFqEgIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vvjSpGuNOEWXLsOA&#10;7gJ0+wBZlm1hsqhJSuzs60vJbprdXobpQSBF6pA8JNc3Y6/IQVgnQZc0W6SUCM2hlrot6dcvu1dX&#10;lDjPdM0UaFHSo3D0ZvPyxXowhcihA1ULSxBEu2IwJe28N0WSON6JnrkFGKHR2IDtmUfVtklt2YDo&#10;vUryNL1MBrC1scCFc/h6NxnpJuI3jeD+U9M44YkqKebm423jXYU72axZ0VpmOsnnNNg/ZNEzqTHo&#10;CeqOeUb2Vv4G1UtuwUHjFxz6BJpGchFrwGqy9JdqHjpmRKwFyXHmRJP7f7D84+HBfLbEj29gxAbG&#10;Ipy5B/7NEQ3bjulW3FoLQydYjYGzQFkyGFfMXwPVrnABpBo+QI1NZnsPEWhsbB9YwToJomMDjifS&#10;xegJx8eLi8t0maOJoy3LsnyFSojBiqfvxjr/TkBPglBSi12N8Oxw7/zk+uQSojlQst5JpaJi22qr&#10;LDkwnIBdPDP6T25Kk6Gk16t8NTHwV4g0nj9B9NLjKCvZl/Tq5MSKwNtbXcdB80yqScbqlJ6JDNxN&#10;LPqxGomsS5qHAIHXCuojMmthmlzcNBQ6sD8oGXBqS+q+75kVlKj3GrtznS2XYcyjsly9Drzac0t1&#10;bmGaI1RJPSWTuPVxNQJvGm6xi42M/D5nMqeM0xg7NG9OGPdzPXo97/fmEQAA//8DAFBLAwQUAAYA&#10;CAAAACEAK5KOA+EAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbBB1XgpN&#10;iFMhJBDsoCDYuvE0ifAj2G4a/p7pCnYzmqM75zabxWg2ow+jswLSVQIMbefUaHsB728P12tgIUqr&#10;pHYWBfxggE17ftbIWrmjfcV5G3tGITbUUsAQ41RzHroBjQwrN6Gl2955IyOtvufKyyOFG82zJCm5&#10;kaOlD4Oc8H7A7mt7MALWxdP8GZ7zl4+u3OsqXt3Mj99eiMuL5e4WWMQl/sFw0id1aMlp5w5WBaYF&#10;FHlGXaKAKk8zYERU5WnYEZomZQG8bfj/Eu0vAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ALSRwWoSAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhACuSjgPhAAAADAEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
+              <v:shape w14:anchorId="5EC97190" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:223.5pt;margin-top:480.75pt;width:264.6pt;height:87.6pt;z-index:251705344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGnN9t+wEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X2ynSdZaIVXXrtOk&#10;7kNq9wMIxjEacBmQ2Nmv3wW7abS9VfMD4vpyD/ece1hfD0aTg/RBgWW0mpWUSCugUXbH6I+n+3eX&#10;lITIbcM1WMnoUQZ6vXn7Zt27Ws6hA91ITxDEhrp3jHYxurooguik4WEGTlpMtuANjxj6XdF43iO6&#10;0cW8LFdFD75xHoQMAf/ejUm6yfhtK0X81rZBRqIZxd5iXn1et2ktNmte7zx3nRJTG/wVXRiuLF56&#10;grrjkZO9V/9AGSU8BGjjTIApoG2VkJkDsqnKv9g8dtzJzAXFCe4kU/h/sOLr4dF99yQOH2DAAWYS&#10;wT2A+BmIhduO25288R76TvIGL66SZEXvQj2VJqlDHRLItv8CDQ6Z7yNkoKH1JqmCPAmi4wCOJ9Hl&#10;EInAnxcXq3Ixx5TAXFVV8yUG6Q5eP5c7H+InCYakDaMep5rh+eEhxPHo85F0m4V7pXWerLakZ/Rq&#10;OV/mgrOMURGNp5Vh9LJM32iFxPKjbXJx5EqPe+xF24l2YjpyjsN2IKphdJVqkwpbaI6og4fRZ/gu&#10;cNOB/01Jjx5jNPzacy8p0Z8tanlVLRbJlDlYLN8nFfx5Znue4VYgFKORknF7G7ORR8o3qHmrshov&#10;nUwto3eynpPPkznP43zq5TVu/gAAAP//AwBQSwMEFAAGAAgAAAAhANjxClngAAAADAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyonZImJMSpEIgtiPKQ2LnxNImIx1HsNuHvGVaw&#10;HM3RvedW28UN4oRT6D1pSFYKBFLjbU+thrfXx6sbECEasmbwhBq+McC2Pj+rTGn9TC942sVWcAiF&#10;0mjoYhxLKUPToTNh5Uck/h385Ezkc2qlnczM4W6Qa6Uy6UxP3NCZEe87bL52R6fh/enw+ZGq5/bB&#10;bcbZL0qSK6TWlxfL3S2IiEv8g+FXn9WhZqe9P5INYtCQpjlviRqKLNmAYKLIszWIPaPJdZaDrCv5&#10;f0T9AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIac3237AQAA1QMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANjxClngAAAADAEAAA8AAAAAAAAA&#10;AAAAAAAAVQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="07AA29FD" w14:textId="77777777" w:rsidR="00EC2166" w:rsidRPr="00EC2166" w:rsidRDefault="00EC2166" w:rsidP="00EC2166">
+                    <w:p w14:paraId="0724FFDF" w14:textId="77777777" w:rsidR="00B006AB" w:rsidRPr="00B006AB" w:rsidRDefault="00B006AB" w:rsidP="0078158C">
                       <w:pPr>
-                        <w:jc w:val="center"/>
+                        <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00EC2166">
-                        <w:rPr>
+                      <w:r w:rsidRPr="00B006AB">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
-                        </w:rPr>
-                        <w:t>This project was supported by the Wisconsin Department of Health Services with financial assistance, in whole or in part, by grant number 90SAPG0091, from the U.S. Administration for Community Living, Department of Health and Human Services, Washington, D.C. 20201. Grantees undertaking projects with government sponsorship are encouraged to express freely their findings and conclusions. Points of view or opinions do not, therefore, necessarily represent official ACL policy.</w:t>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>SHIP DISCLAIMER</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3178D45F" w14:textId="064BCBD4" w:rsidR="00B006AB" w:rsidRPr="00B006AB" w:rsidRDefault="00B006AB" w:rsidP="0078158C">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00B006AB">
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>This project</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0078158C">
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B006AB">
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>was</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0078158C">
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B006AB">
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">supported by the Administration for Community Living (ACL), U.S. Department of Health and Human Services (HHS) as part of a financial assistance award totaling $1,061,673 with 100 percent funding by ACL/HHS. The contents are those of the author(s) and do not necessarily represent the official views of, nor an endorsement, by ACL/HHS, or the U.S. Government. </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="27CC3D92" w14:textId="1D6379C9" w:rsidR="007E32EE" w:rsidRDefault="007E32EE"/>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="tight"/>
-[...1539 lines deleted...]
-                <w10:wrap type="square" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00484E9A" w:rsidRPr="001A750D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BD55261" wp14:editId="18470693">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BD55261" wp14:editId="020DA2E5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3063240</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3174365</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2743200" cy="2371725"/>
-                <wp:effectExtent l="114300" t="114300" r="152400" b="142875"/>
+                <wp:effectExtent l="95250" t="114300" r="114300" b="142875"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
-                    <wp:start x="16800" y="-1041"/>
-[...1 lines deleted...]
-                    <wp:lineTo x="-900" y="21340"/>
+                    <wp:start x="-750" y="-1041"/>
                     <wp:lineTo x="-750" y="22728"/>
                     <wp:lineTo x="22350" y="22728"/>
-                    <wp:lineTo x="22650" y="347"/>
-[...2 lines deleted...]
-                    <wp:lineTo x="16800" y="-1041"/>
+                    <wp:lineTo x="22350" y="-1041"/>
+                    <wp:lineTo x="-750" y="-1041"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="21" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2743200" cy="2371725"/>
                         </a:xfrm>
-                        <a:custGeom>
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
-                          <a:gdLst>
-[...168 lines deleted...]
-                        </a:custGeom>
+                        </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="19050">
                           <a:solidFill>
-                            <a:srgbClr val="FFC000"/>
+                            <a:srgbClr val="F28A00"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                           <a:extLst>
                             <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
                               <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes" sd="1219033472">
-                                <a:prstGeom prst="rect">
+                                <a:custGeom>
                                   <a:avLst/>
-                                </a:prstGeom>
+                                  <a:gdLst>
+                                    <a:gd name="csX0" fmla="*/ 0 w 2743200"/>
+                                    <a:gd name="csY0" fmla="*/ 0 h 2371725"/>
+                                    <a:gd name="csX1" fmla="*/ 658368 w 2743200"/>
+                                    <a:gd name="csY1" fmla="*/ 0 h 2371725"/>
+                                    <a:gd name="csX2" fmla="*/ 1261872 w 2743200"/>
+                                    <a:gd name="csY2" fmla="*/ 0 h 2371725"/>
+                                    <a:gd name="csX3" fmla="*/ 2002536 w 2743200"/>
+                                    <a:gd name="csY3" fmla="*/ 0 h 2371725"/>
+                                    <a:gd name="csX4" fmla="*/ 2743200 w 2743200"/>
+                                    <a:gd name="csY4" fmla="*/ 0 h 2371725"/>
+                                    <a:gd name="csX5" fmla="*/ 2743200 w 2743200"/>
+                                    <a:gd name="csY5" fmla="*/ 569214 h 2371725"/>
+                                    <a:gd name="csX6" fmla="*/ 2743200 w 2743200"/>
+                                    <a:gd name="csY6" fmla="*/ 1114711 h 2371725"/>
+                                    <a:gd name="csX7" fmla="*/ 2743200 w 2743200"/>
+                                    <a:gd name="csY7" fmla="*/ 1707642 h 2371725"/>
+                                    <a:gd name="csX8" fmla="*/ 2743200 w 2743200"/>
+                                    <a:gd name="csY8" fmla="*/ 2371725 h 2371725"/>
+                                    <a:gd name="csX9" fmla="*/ 2112264 w 2743200"/>
+                                    <a:gd name="csY9" fmla="*/ 2371725 h 2371725"/>
+                                    <a:gd name="csX10" fmla="*/ 1426464 w 2743200"/>
+                                    <a:gd name="csY10" fmla="*/ 2371725 h 2371725"/>
+                                    <a:gd name="csX11" fmla="*/ 740664 w 2743200"/>
+                                    <a:gd name="csY11" fmla="*/ 2371725 h 2371725"/>
+                                    <a:gd name="csX12" fmla="*/ 0 w 2743200"/>
+                                    <a:gd name="csY12" fmla="*/ 2371725 h 2371725"/>
+                                    <a:gd name="csX13" fmla="*/ 0 w 2743200"/>
+                                    <a:gd name="csY13" fmla="*/ 1731359 h 2371725"/>
+                                    <a:gd name="csX14" fmla="*/ 0 w 2743200"/>
+                                    <a:gd name="csY14" fmla="*/ 1090994 h 2371725"/>
+                                    <a:gd name="csX15" fmla="*/ 0 w 2743200"/>
+                                    <a:gd name="csY15" fmla="*/ 0 h 2371725"/>
+                                  </a:gdLst>
+                                  <a:ahLst/>
+                                  <a:cxnLst>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX0" y="csY0"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX1" y="csY1"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX2" y="csY2"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX3" y="csY3"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX4" y="csY4"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX5" y="csY5"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX6" y="csY6"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX7" y="csY7"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX8" y="csY8"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX9" y="csY9"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX10" y="csY10"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX11" y="csY11"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX12" y="csY12"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX13" y="csY13"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX14" y="csY14"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX15" y="csY15"/>
+                                    </a:cxn>
+                                  </a:cxnLst>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2743200" h="2371725" extrusionOk="0">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="200805" y="10067"/>
+                                        <a:pt x="464296" y="-10669"/>
+                                        <a:pt x="658368" y="0"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="852440" y="10669"/>
+                                        <a:pt x="1001819" y="-17937"/>
+                                        <a:pt x="1261872" y="0"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="1521925" y="17937"/>
+                                        <a:pt x="1832626" y="15877"/>
+                                        <a:pt x="2002536" y="0"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2172446" y="-15877"/>
+                                        <a:pt x="2420377" y="-12782"/>
+                                        <a:pt x="2743200" y="0"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2758130" y="144702"/>
+                                        <a:pt x="2764804" y="421725"/>
+                                        <a:pt x="2743200" y="569214"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2721596" y="716703"/>
+                                        <a:pt x="2724524" y="981930"/>
+                                        <a:pt x="2743200" y="1114711"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2761876" y="1247492"/>
+                                        <a:pt x="2726044" y="1531474"/>
+                                        <a:pt x="2743200" y="1707642"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2760356" y="1883810"/>
+                                        <a:pt x="2712874" y="2200510"/>
+                                        <a:pt x="2743200" y="2371725"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2541366" y="2380606"/>
+                                        <a:pt x="2329883" y="2373981"/>
+                                        <a:pt x="2112264" y="2371725"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="1894645" y="2369469"/>
+                                        <a:pt x="1697357" y="2378017"/>
+                                        <a:pt x="1426464" y="2371725"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="1155571" y="2365433"/>
+                                        <a:pt x="927209" y="2365681"/>
+                                        <a:pt x="740664" y="2371725"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="554119" y="2377769"/>
+                                        <a:pt x="246697" y="2378655"/>
+                                        <a:pt x="0" y="2371725"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="-8643" y="2115575"/>
+                                        <a:pt x="27166" y="2038971"/>
+                                        <a:pt x="0" y="1731359"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="-27166" y="1423747"/>
+                                        <a:pt x="-22034" y="1296102"/>
+                                        <a:pt x="0" y="1090994"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="22034" y="885886"/>
+                                        <a:pt x="39086" y="540973"/>
+                                        <a:pt x="0" y="0"/>
+                                      </a:cubicBezTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
                                 <ask:type>
-                                  <ask:lineSketchFreehand/>
+                                  <ask:lineSketchNone/>
                                 </ask:type>
                               </ask:lineSketchStyleProps>
                             </a:ext>
                           </a:extLst>
                         </a:ln>
                         <a:effectLst>
                           <a:glow rad="101600">
-                            <a:srgbClr val="FFC000">
+                            <a:srgbClr val="F28A00">
                               <a:alpha val="60000"/>
                             </a:srgbClr>
                           </a:glow>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="6CE36ECE" w14:textId="77777777" w:rsidR="001A750D" w:rsidRPr="001A750D" w:rsidRDefault="001A750D" w:rsidP="001A750D">
                             <w:pPr>
                               <w:pBdr>
                                 <w:bottom w:val="single" w:sz="36" w:space="1" w:color="auto"/>
                               </w:pBdr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001A750D">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Extra Help</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6C1EBD22" w14:textId="77777777" w:rsidR="001A750D" w:rsidRPr="001A750D" w:rsidRDefault="001A750D" w:rsidP="00B43B59">
+                          <w:p w14:paraId="6C1EBD22" w14:textId="77777777" w:rsidR="001A750D" w:rsidRPr="001A750D" w:rsidRDefault="001A750D" w:rsidP="00661BB8">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001A750D">
                               <w:rPr>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Helps people with limited incomes </w:t>
                             </w:r>
                             <w:r w:rsidR="00B43B59">
                               <w:rPr>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                               <w:t>&amp;</w:t>
                             </w:r>
                             <w:r w:rsidRPr="001A750D">
                               <w:rPr>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> assets with their Medicare Part D premiums, deductibles, and copays.</w:t>
@@ -3020,154 +2821,143 @@
                                 <w:b/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="004F576C">
                               <w:rPr>
                                 <w:b/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>Income limit</w:t>
                             </w:r>
                             <w:r w:rsidRPr="004F576C">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="004F576C">
                               <w:rPr>
                                 <w:b/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>Asset limit</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="380A40AE" w14:textId="102D3A05" w:rsidR="00B43B59" w:rsidRDefault="008652BB" w:rsidP="00B43B59">
+                          <w:p w14:paraId="380A40AE" w14:textId="50394787" w:rsidR="00B43B59" w:rsidRDefault="008652BB" w:rsidP="00B43B59">
                             <w:r>
                               <w:t>Individual</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                               <w:t xml:space="preserve">   $1,</w:t>
                             </w:r>
-                            <w:r w:rsidR="00EB3359">
-[...3 lines deleted...]
-                              <w:t>3</w:t>
+                            <w:r w:rsidR="00D660AB">
+                              <w:t>995</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                               <w:t xml:space="preserve"> $1</w:t>
                             </w:r>
-                            <w:r w:rsidR="00994C14">
-                              <w:t>7,220</w:t>
+                            <w:r w:rsidR="00D660AB">
+                              <w:t>8,090</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7C60240E" w14:textId="14F10C58" w:rsidR="00B43B59" w:rsidRPr="006D307E" w:rsidRDefault="008652BB" w:rsidP="00B43B59">
+                          <w:p w14:paraId="7C60240E" w14:textId="2A9FDF84" w:rsidR="00B43B59" w:rsidRPr="006D307E" w:rsidRDefault="008652BB" w:rsidP="00B43B59">
                             <w:r>
                               <w:t>Couple</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:tab/>
-                              <w:t xml:space="preserve">   $2</w:t>
-[...5 lines deleted...]
-                              <w:t>575</w:t>
+                              <w:t xml:space="preserve">   $</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00BB7C1E">
+                              <w:t>2,705</w:t>
                             </w:r>
                             <w:r w:rsidR="00FF443D">
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="00186530">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00FF443D">
                               <w:t>$</w:t>
                             </w:r>
-                            <w:r w:rsidR="00197370">
-                              <w:t>34,360</w:t>
+                            <w:r w:rsidR="00BB7C1E">
+                              <w:t>36,100</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0F542CEB" w14:textId="77777777" w:rsidR="001A750D" w:rsidRDefault="001A750D"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="1BD55261" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:241.2pt;margin-top:249.95pt;width:3in;height:186.75pt;z-index:-251626496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnb1Qu6wUAAEkWAAAOAAAAZHJzL2Uyb0RvYy54bWysWEuP2zYQvhfofyB0LOCYL4mUEW+QbLpF&#10;gbQpkBRoj7Qkr4VIoipp1978+gxJyaa8CSQtejFEkzPfDOfJef3mVBboMWvaXFfbgLzCAcqqRKd5&#10;db8N/v58t5IBajtVparQVbYNnrI2eHPz80+vj/Umo/qgizRrEDCp2s2x3gaHrqs363WbHLJSta90&#10;nVWwuddNqTpYNvfrtFFH4F4Wa4pxtD7qJq0bnWRtC/++d5vBjeW/32dJ93G/b7MOFdsAZOvsb2N/&#10;d+Z3ffNabe4bVR/ypBdDvUCKUuUVgJ5ZvVedQg9N/oxVmSeNbvW+e5Xocq33+zzJrA6gDcFX2nw6&#10;qDqzusDltPX5mtr/j23y5+On+q8Gdad3+gQGtEq09QedfGlRpW8PqrrP3jaNPh4ylQIwMVe2Ptbt&#10;pic1V91uWsNkd/xDp2Bk9dBpy+i0b0pzK6AnAu5ggKfzpWenDiXwJxWcgSUDlMAeZYIIGloMtRnI&#10;k4e2+y3TlpV6/NB2zmopfNk7T1GlSsBNdFW1eZf9A9z2ZQGG/GWNMDqiAaOnuzr+7/j4AXlSgEWf&#10;cSce9yiULJLTED4NRpMQ1IMgNCJS0GkMn2gGBvMwwAA0ZNE0hk80A4P7GM7Q0xg+0QyM8CUYPlEY&#10;xZTwaaNELwHyiQghXBAyjSReguQTEYFFxOk0EqTnc6T0UTJtoBGRi9hppNhHIoTSiE8jjYjmIhE/&#10;ngkHoDlQI6o+A0xrRfzAFhxHs6B8ovlQ4/iezGrEPz8fZRzh0yj+eSIYYWE849rGMT6N4p8nOMZx&#10;PCNgiR/lM+rA1flRll6bStAXHHUYalByqvr/4AtBrTTlzdSkWrem4vkVCcrbsISKY6qo2gCVOT1B&#10;DO7iE7sSPJcYvMAnpouQwbg+MVtEDDbzifkiYjCdTzy0BPMuDJKuTxwtQoY86hOLRcSQGn1iuYgY&#10;sp1PHC8iNvnLp4b1Ih+7drJlXmaSzQh9mZ+RK0eD9SLhr1yNLPM1E/cj4Ufe5sK0D/MGXhTmLVHY&#10;t0QXIHhLNAGCt8TOSAyBrzqTHYZPdPQ63MOlwUXQ/jYP5tX08cuQM0r9mH3WlrK7apdBhstu8rDL&#10;k3fZV/8sNHASOzUIPIus04Iwlg+UPxq7kFgRqFDWr4ZN18Ba/c8OM+L/PTQZUs6dvz1jCPBEEufK&#10;KyJiNpKlb2YX4pGQkhieBcZKz1lKRiPq9COhFCO8vrFdiEfhEcL5cGXPeHKKGcAYaVaECml9fbjQ&#10;4a1hduffKBWhJKy/Us4FvuIZcYmdk3MjnHXQ7yG6XnYInklDUkFJ2PuGIJHANu4ujCkHS1tFY7Ap&#10;yOd83LqVr2jf2S7ANW+a3maUCx5f6UsjzB0wCRl0zTagL3L1T0brDrbTXYKMWdgjS8mky5MX1oRK&#10;QDPWo+A84fX2Bdl7JZoUMX3XIScscsiUSRxhW5fOyIzGII9DZoLBhY9u27XMw/bgA7OQiYwhB7jw&#10;oSyCxSgFkCgWLHT+DEpJTEYh1HfQL0MmYRgKV1oAOeRs5GAx+B92qcLsRmOVXTv9ItwQ7rrPQaCR&#10;EGOFKYckeNE3Ckfh5IJwqXVXMuK98QgoLUYsKcRWb3jMZAwX4sVRH/SudZ7tx6sLTzAQE3xksxX4&#10;LuvjB3I/GaeTIXPbNno24oWllKGUI+dlMYY/TNCEHIM3PdfvB6mw0G0GdwFubArn+cNWUOvbl8lP&#10;pe/yorAXV1SmrpIYh67bbnWRp2bXFM+2ud/dFg16VFCn7+5uMQyXHMToWAmDogYVebkNJBxxh9TG&#10;jLl+rVIL06m8cN8gSmE79czOFPsCf1/oI2pUCqJgEgGHH8Gb/1VRH5QTCo5eZHLSWs0NP/vhodhR&#10;m5muuTlbd9qdUA6ItrM0k7edTp9g9tZoN9uEWSx8HHTzNUBHmGtug/a/B9VkASp+r2B+FxNbuTu7&#10;4CHEH/Qw/s7O31FVAqy2QRfA48Z83nawcopW+i3M+fa5mcZZKZ0k/QLmlU4nN1s1A1F/bU9dJsA3&#10;3wAAAP//AwBQSwMEFAAGAAgAAAAhABo119bgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tO&#10;wzAQRfdI/IM1SGwQdZpGNAlxKh6CZSVKW7ZOPMQRsR3FbmP+nmEFu3kc3TlTbaIZ2Bkn3zsrYLlI&#10;gKFtneptJ2D//nKbA/NBWiUHZ1HAN3rY1JcXlSyVm+0bnnehYxRifSkF6BDGknPfajTSL9yIlnaf&#10;bjIyUDt1XE1ypnAz8DRJ7riRvaULWo74pLH92p2MgFX6fHhsYnp4jTfzVse1UR/NUYjrq/hwDyxg&#10;DH8w/OqTOtTk1LiTVZ4NArI8zQiloigKYEQUy4wmjYB8vcqA1xX//0P9AwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhACdvVC7rBQAASRYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhABo119bgAAAACwEAAA8AAAAAAAAAAAAAAAAARQgAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAABSCQAAAAA=&#10;" filled="f" strokecolor="#ffc000" strokeweight="1.5pt">
+              <v:shape w14:anchorId="1BD55261" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:241.2pt;margin-top:249.95pt;width:3in;height:186.75pt;z-index:-251626496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0LHytQQIAAHIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtpx0yY14hRZugwD&#10;ugvQ7QMYWY6FyaImKbG7rx8lp0mwYS/D8iCIIn14yENmcT90mh2k8wpNxSdXOWfSCKyV2VX829fN&#10;mzlnPoCpQaORFX+Wnt8vX79a9LaUBbaoa+kYgRhf9rbibQi2zDIvWtmBv0IrDTkbdB0EMt0uqx30&#10;hN7prMjz26xHV1uHQnpPrw+jky8TftNIET43jZeB6YoTt5BOl85tPLPlAsqdA9sqcaQB/8CiA2Uo&#10;6QnqAQKwvVN/QHVKOPTYhCuBXYZNo4RMNVA1k/y3ap5asDLVQs3x9tQm//9gxafDk/3iWBje4kAC&#10;piK8fUTx3TOD6xbMTq6cw76VUFPiSWxZ1ltfHj+NrfaljyDb/iPWJDLsAyagoXFd7ArVyQidBHg+&#10;NV0OgQl6LGbTa1KSM0G+4no2mRU3KQeUL59b58N7iR2Ll4o7UjXBw+HRh0gHypeQmM3gRmmdlNWG&#10;9cT5Lr/Jx8pQqzp6Y5x3u+1aO3YAGo5NMV8RixHNX4Z1KtCIatVVfJ7H3zg0sR/vTJ3SBFB6vBMV&#10;bSK4TMNH/KKx09gzBzVRySe3hPC39PEdtG1hJEWhZ04j21RtxEuXiyxJkyjDKEgYtgNTlHEW6UaJ&#10;tlg/k0gOxyWgpaVLi+4nZz0tQMX9jz04yZn+YEjou8l0GjcmGdObWUGGu/RsLz1gBEFVPHA2Xtch&#10;bVksyOCKBqJRSaozk+MY0WCPNY1LGDfn0k5R57+K5S8AAAD//wMAUEsDBBQABgAIAAAAIQCXufSp&#10;4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT4NAEIbvJv6HzZh4MXYpYAVkaRqTJnqqtk28&#10;btkpS2R3CbsU9Nc7nvQ2H0/eeaZcz6ZjFxx866yA5SIChrZ2qrWNgONhe58B80FaJTtnUcAXelhX&#10;11elLJSb7Dte9qFhFGJ9IQXoEPqCc19rNNIvXI+Wdmc3GBmoHRquBjlRuOl4HEUrbmRr6YKWPT5r&#10;rD/3oxHw+jC2b/rle9edE7XZTncfq3hOhLi9mTdPwALO4Q+GX31Sh4qcTm60yrNOQJrFKaFU5HkO&#10;jIh8mdLkJCB7TFLgVcn//1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADQsfK1BAgAA&#10;cgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJe59Kni&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAAmwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACq&#10;BQAAAAA=&#10;" filled="f" strokecolor="#f28a00" strokeweight="1.5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6CE36ECE" w14:textId="77777777" w:rsidR="001A750D" w:rsidRPr="001A750D" w:rsidRDefault="001A750D" w:rsidP="001A750D">
                       <w:pPr>
                         <w:pBdr>
                           <w:bottom w:val="single" w:sz="36" w:space="1" w:color="auto"/>
                         </w:pBdr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="001A750D">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Extra Help</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6C1EBD22" w14:textId="77777777" w:rsidR="001A750D" w:rsidRPr="001A750D" w:rsidRDefault="001A750D" w:rsidP="00B43B59">
+                    <w:p w14:paraId="6C1EBD22" w14:textId="77777777" w:rsidR="001A750D" w:rsidRPr="001A750D" w:rsidRDefault="001A750D" w:rsidP="00661BB8">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="001A750D">
                         <w:rPr>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Helps people with limited incomes </w:t>
                       </w:r>
                       <w:r w:rsidR="00B43B59">
                         <w:rPr>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t>&amp;</w:t>
                       </w:r>
                       <w:r w:rsidRPr="001A750D">
                         <w:rPr>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> assets with their Medicare Part D premiums, deductibles, and copays.</w:t>
@@ -3192,426 +2982,417 @@
                           <w:b/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="004F576C">
                         <w:rPr>
                           <w:b/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>Income limit</w:t>
                       </w:r>
                       <w:r w:rsidRPr="004F576C">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="004F576C">
                         <w:rPr>
                           <w:b/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>Asset limit</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="380A40AE" w14:textId="102D3A05" w:rsidR="00B43B59" w:rsidRDefault="008652BB" w:rsidP="00B43B59">
+                    <w:p w14:paraId="380A40AE" w14:textId="50394787" w:rsidR="00B43B59" w:rsidRDefault="008652BB" w:rsidP="00B43B59">
                       <w:r>
                         <w:t>Individual</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                         <w:t xml:space="preserve">   $1,</w:t>
                       </w:r>
-                      <w:r w:rsidR="00EB3359">
-[...3 lines deleted...]
-                        <w:t>3</w:t>
+                      <w:r w:rsidR="00D660AB">
+                        <w:t>995</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                         <w:t xml:space="preserve"> $1</w:t>
                       </w:r>
-                      <w:r w:rsidR="00994C14">
-                        <w:t>7,220</w:t>
+                      <w:r w:rsidR="00D660AB">
+                        <w:t>8,090</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7C60240E" w14:textId="14F10C58" w:rsidR="00B43B59" w:rsidRPr="006D307E" w:rsidRDefault="008652BB" w:rsidP="00B43B59">
+                    <w:p w14:paraId="7C60240E" w14:textId="2A9FDF84" w:rsidR="00B43B59" w:rsidRPr="006D307E" w:rsidRDefault="008652BB" w:rsidP="00B43B59">
                       <w:r>
                         <w:t>Couple</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:tab/>
-                        <w:t xml:space="preserve">   $2</w:t>
-[...5 lines deleted...]
-                        <w:t>575</w:t>
+                        <w:t xml:space="preserve">   $</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BB7C1E">
+                        <w:t>2,705</w:t>
                       </w:r>
                       <w:r w:rsidR="00FF443D">
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="00186530">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00FF443D">
                         <w:t>$</w:t>
                       </w:r>
-                      <w:r w:rsidR="00197370">
-                        <w:t>34,360</w:t>
+                      <w:r w:rsidR="00BB7C1E">
+                        <w:t>36,100</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0F542CEB" w14:textId="77777777" w:rsidR="001A750D" w:rsidRDefault="001A750D"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="tight"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00484E9A" w:rsidRPr="006D307E">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0663BBFE" wp14:editId="7E9923D0">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0663BBFE" wp14:editId="4EB63BE4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3086100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>95250</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2733675" cy="2800350"/>
-                <wp:effectExtent l="152400" t="133350" r="200025" b="209550"/>
+                <wp:effectExtent l="133350" t="114300" r="161925" b="209550"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
-                    <wp:start x="11891" y="-1029"/>
-[...1 lines deleted...]
-                    <wp:lineTo x="-1054" y="21747"/>
+                    <wp:start x="-753" y="-882"/>
+                    <wp:lineTo x="-1054" y="1763"/>
+                    <wp:lineTo x="-1054" y="21894"/>
                     <wp:lineTo x="-602" y="23069"/>
                     <wp:lineTo x="22277" y="23069"/>
-                    <wp:lineTo x="22277" y="22776"/>
-[...4 lines deleted...]
-                    <wp:lineTo x="11891" y="-1029"/>
+                    <wp:lineTo x="22729" y="20718"/>
+                    <wp:lineTo x="22729" y="1763"/>
+                    <wp:lineTo x="22428" y="-882"/>
+                    <wp:lineTo x="-753" y="-882"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="19" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2733675" cy="2800350"/>
                         </a:xfrm>
-                        <a:custGeom>
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
-                          <a:gdLst>
-[...198 lines deleted...]
-                        </a:custGeom>
+                        </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="19050">
                           <a:solidFill>
                             <a:srgbClr val="075291"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                           <a:extLst>
                             <a:ext uri="{C807C97D-BFC1-408E-A445-0C87EB9F89A2}">
                               <ask:lineSketchStyleProps xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes" sd="2173024728">
-                                <a:prstGeom prst="rect">
+                                <a:custGeom>
                                   <a:avLst/>
-                                </a:prstGeom>
+                                  <a:gdLst>
+                                    <a:gd name="csX0" fmla="*/ 0 w 2733675"/>
+                                    <a:gd name="csY0" fmla="*/ 0 h 2800350"/>
+                                    <a:gd name="csX1" fmla="*/ 683419 w 2733675"/>
+                                    <a:gd name="csY1" fmla="*/ 0 h 2800350"/>
+                                    <a:gd name="csX2" fmla="*/ 1421511 w 2733675"/>
+                                    <a:gd name="csY2" fmla="*/ 0 h 2800350"/>
+                                    <a:gd name="csX3" fmla="*/ 2132267 w 2733675"/>
+                                    <a:gd name="csY3" fmla="*/ 0 h 2800350"/>
+                                    <a:gd name="csX4" fmla="*/ 2733675 w 2733675"/>
+                                    <a:gd name="csY4" fmla="*/ 0 h 2800350"/>
+                                    <a:gd name="csX5" fmla="*/ 2733675 w 2733675"/>
+                                    <a:gd name="csY5" fmla="*/ 504063 h 2800350"/>
+                                    <a:gd name="csX6" fmla="*/ 2733675 w 2733675"/>
+                                    <a:gd name="csY6" fmla="*/ 1092137 h 2800350"/>
+                                    <a:gd name="csX7" fmla="*/ 2733675 w 2733675"/>
+                                    <a:gd name="csY7" fmla="*/ 1596200 h 2800350"/>
+                                    <a:gd name="csX8" fmla="*/ 2733675 w 2733675"/>
+                                    <a:gd name="csY8" fmla="*/ 2100263 h 2800350"/>
+                                    <a:gd name="csX9" fmla="*/ 2733675 w 2733675"/>
+                                    <a:gd name="csY9" fmla="*/ 2800350 h 2800350"/>
+                                    <a:gd name="csX10" fmla="*/ 2022920 w 2733675"/>
+                                    <a:gd name="csY10" fmla="*/ 2800350 h 2800350"/>
+                                    <a:gd name="csX11" fmla="*/ 1284827 w 2733675"/>
+                                    <a:gd name="csY11" fmla="*/ 2800350 h 2800350"/>
+                                    <a:gd name="csX12" fmla="*/ 601408 w 2733675"/>
+                                    <a:gd name="csY12" fmla="*/ 2800350 h 2800350"/>
+                                    <a:gd name="csX13" fmla="*/ 0 w 2733675"/>
+                                    <a:gd name="csY13" fmla="*/ 2800350 h 2800350"/>
+                                    <a:gd name="csX14" fmla="*/ 0 w 2733675"/>
+                                    <a:gd name="csY14" fmla="*/ 2184273 h 2800350"/>
+                                    <a:gd name="csX15" fmla="*/ 0 w 2733675"/>
+                                    <a:gd name="csY15" fmla="*/ 1596199 h 2800350"/>
+                                    <a:gd name="csX16" fmla="*/ 0 w 2733675"/>
+                                    <a:gd name="csY16" fmla="*/ 1064133 h 2800350"/>
+                                    <a:gd name="csX17" fmla="*/ 0 w 2733675"/>
+                                    <a:gd name="csY17" fmla="*/ 588073 h 2800350"/>
+                                    <a:gd name="csX18" fmla="*/ 0 w 2733675"/>
+                                    <a:gd name="csY18" fmla="*/ 0 h 2800350"/>
+                                  </a:gdLst>
+                                  <a:ahLst/>
+                                  <a:cxnLst>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX0" y="csY0"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX1" y="csY1"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX2" y="csY2"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX3" y="csY3"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX4" y="csY4"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX5" y="csY5"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX6" y="csY6"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX7" y="csY7"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX8" y="csY8"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX9" y="csY9"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX10" y="csY10"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX11" y="csY11"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX12" y="csY12"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX13" y="csY13"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX14" y="csY14"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX15" y="csY15"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX16" y="csY16"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX17" y="csY17"/>
+                                    </a:cxn>
+                                    <a:cxn ang="0">
+                                      <a:pos x="csX18" y="csY18"/>
+                                    </a:cxn>
+                                  </a:cxnLst>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="2733675" h="2800350" extrusionOk="0">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="264594" y="14332"/>
+                                        <a:pt x="533403" y="-4037"/>
+                                        <a:pt x="683419" y="0"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="833435" y="4037"/>
+                                        <a:pt x="1177737" y="27925"/>
+                                        <a:pt x="1421511" y="0"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="1665285" y="-27925"/>
+                                        <a:pt x="1986767" y="9491"/>
+                                        <a:pt x="2132267" y="0"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2277767" y="-9491"/>
+                                        <a:pt x="2603519" y="-8123"/>
+                                        <a:pt x="2733675" y="0"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2746125" y="143328"/>
+                                        <a:pt x="2743188" y="355914"/>
+                                        <a:pt x="2733675" y="504063"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2724162" y="652212"/>
+                                        <a:pt x="2738055" y="853130"/>
+                                        <a:pt x="2733675" y="1092137"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2729295" y="1331144"/>
+                                        <a:pt x="2733962" y="1430944"/>
+                                        <a:pt x="2733675" y="1596200"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2733388" y="1761456"/>
+                                        <a:pt x="2750019" y="1971971"/>
+                                        <a:pt x="2733675" y="2100263"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2717331" y="2228555"/>
+                                        <a:pt x="2758047" y="2634922"/>
+                                        <a:pt x="2733675" y="2800350"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="2436700" y="2802081"/>
+                                        <a:pt x="2373822" y="2824360"/>
+                                        <a:pt x="2022920" y="2800350"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="1672018" y="2776340"/>
+                                        <a:pt x="1646008" y="2830755"/>
+                                        <a:pt x="1284827" y="2800350"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="923646" y="2769945"/>
+                                        <a:pt x="753975" y="2833826"/>
+                                        <a:pt x="601408" y="2800350"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="448841" y="2766874"/>
+                                        <a:pt x="196720" y="2795145"/>
+                                        <a:pt x="0" y="2800350"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="26084" y="2653063"/>
+                                        <a:pt x="16379" y="2310007"/>
+                                        <a:pt x="0" y="2184273"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="-16379" y="2058539"/>
+                                        <a:pt x="8507" y="1766022"/>
+                                        <a:pt x="0" y="1596199"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="-8507" y="1426376"/>
+                                        <a:pt x="-15198" y="1207227"/>
+                                        <a:pt x="0" y="1064133"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="15198" y="921039"/>
+                                        <a:pt x="576" y="798429"/>
+                                        <a:pt x="0" y="588073"/>
+                                      </a:cubicBezTo>
+                                      <a:cubicBezTo>
+                                        <a:pt x="-576" y="377717"/>
+                                        <a:pt x="-23611" y="228486"/>
+                                        <a:pt x="0" y="0"/>
+                                      </a:cubicBezTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
                                 <ask:type>
-                                  <ask:lineSketchFreehand/>
+                                  <ask:lineSketchNone/>
                                 </ask:type>
                               </ask:lineSketchStyleProps>
                             </a:ext>
                           </a:extLst>
                         </a:ln>
                         <a:effectLst>
                           <a:glow rad="101600">
                             <a:srgbClr val="075291">
                               <a:alpha val="60000"/>
                             </a:srgbClr>
                           </a:glow>
                           <a:outerShdw blurRad="76200" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
                             <a:schemeClr val="bg1">
                               <a:alpha val="43000"/>
                             </a:schemeClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="19376C44" w14:textId="77777777" w:rsidR="006D307E" w:rsidRPr="00484E9A" w:rsidRDefault="006D307E" w:rsidP="004F576C">
                             <w:pPr>
                               <w:pBdr>
                                 <w:bottom w:val="single" w:sz="36" w:space="1" w:color="auto"/>
                               </w:pBdr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00484E9A">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
                               <w:t>Medicare Savings Program</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7E4130CF" w14:textId="77777777" w:rsidR="006D307E" w:rsidRPr="00484E9A" w:rsidRDefault="006D307E" w:rsidP="00B43B59">
+                          <w:p w14:paraId="7E4130CF" w14:textId="77777777" w:rsidR="006D307E" w:rsidRPr="00484E9A" w:rsidRDefault="006D307E" w:rsidP="00661BB8">
                             <w:pPr>
                               <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00484E9A">
                               <w:rPr>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
                               <w:t>Help</w:t>
                             </w:r>
                             <w:r w:rsidR="004F576C" w:rsidRPr="00484E9A">
                               <w:rPr>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
                               <w:t>s</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00484E9A">
                               <w:rPr>
                                 <w:sz w:val="26"/>
@@ -3700,148 +3481,148 @@
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
                               <w:t xml:space="preserve">   </w:t>
                             </w:r>
                             <w:r w:rsidR="006D307E" w:rsidRPr="00267DF5">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:u w:val="single"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
                               <w:t>Asset limit</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:u w:val="single"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="151A9AB9" w14:textId="3143ACA7" w:rsidR="006D307E" w:rsidRPr="00267DF5" w:rsidRDefault="00267DF5" w:rsidP="00267DF5">
+                          <w:p w14:paraId="151A9AB9" w14:textId="5CC4ECD3" w:rsidR="006D307E" w:rsidRPr="00267DF5" w:rsidRDefault="00267DF5" w:rsidP="00267DF5">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
                               <w:t xml:space="preserve">   </w:t>
                             </w:r>
                             <w:r w:rsidR="006D307E" w:rsidRPr="00267DF5">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
                               <w:t>Individual</w:t>
                             </w:r>
                             <w:r w:rsidR="006D307E" w:rsidRPr="00267DF5">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="004F576C" w:rsidRPr="00267DF5">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
                               <w:t xml:space="preserve">   </w:t>
                             </w:r>
                             <w:r w:rsidR="006D307E" w:rsidRPr="00267DF5">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
                               <w:t>$1,</w:t>
                             </w:r>
-                            <w:r w:rsidR="00A1661B">
+                            <w:r w:rsidR="00BB7C1E">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
-                              <w:t>714</w:t>
+                              <w:t>816</w:t>
                             </w:r>
                             <w:r w:rsidR="006D307E" w:rsidRPr="00267DF5">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="00FF443D" w:rsidRPr="00267DF5">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
                               <w:t>$</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00267DF5">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
                               <w:t>9</w:t>
                             </w:r>
                             <w:r w:rsidR="00FF443D" w:rsidRPr="00267DF5">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
                               <w:t>,</w:t>
                             </w:r>
-                            <w:r w:rsidR="008228D0">
+                            <w:r w:rsidR="00BB7C1E">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
-                              <w:t>430</w:t>
+                              <w:t>950</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="38AE5983" w14:textId="22B481BF" w:rsidR="006D307E" w:rsidRPr="00267DF5" w:rsidRDefault="00267DF5" w:rsidP="00267DF5">
+                          <w:p w14:paraId="38AE5983" w14:textId="7702C448" w:rsidR="006D307E" w:rsidRPr="00267DF5" w:rsidRDefault="00267DF5" w:rsidP="00267DF5">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
                               <w:t xml:space="preserve">     </w:t>
                             </w:r>
                             <w:r w:rsidR="006D307E" w:rsidRPr="00267DF5">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
                               <w:t>Couple</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
@@ -3869,165 +3650,140 @@
                             </w:r>
                             <w:r w:rsidR="00FF443D" w:rsidRPr="00267DF5">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
                               <w:t>$</w:t>
                             </w:r>
                             <w:r w:rsidR="001E096C" w:rsidRPr="00267DF5">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                             <w:r w:rsidR="00186530" w:rsidRPr="00267DF5">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
                               <w:t>,</w:t>
                             </w:r>
-                            <w:r w:rsidR="001F1A4B">
+                            <w:r w:rsidR="00BB7C1E">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
-                              <w:t>319</w:t>
+                              <w:t>455</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
                               <w:t xml:space="preserve">           </w:t>
                             </w:r>
                             <w:r w:rsidR="00FF443D" w:rsidRPr="00267DF5">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
                               <w:t>$1</w:t>
                             </w:r>
                             <w:r w:rsidR="008228D0">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
                               <w:t>4</w:t>
                             </w:r>
-                            <w:r w:rsidR="00FF443D" w:rsidRPr="00267DF5">
+                            <w:r w:rsidR="00BB7C1E">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                               </w:rPr>
-                              <w:t>,</w:t>
-[...23 lines deleted...]
-                              <w:t>0</w:t>
+                              <w:t>,910</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0663BBFE" id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:243pt;margin-top:7.5pt;width:215.25pt;height:220.5pt;z-index:-251630592;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYs8gx2wYAACgaAAAOAAAAZHJzL2Uyb0RvYy54bWysWduO2zYQfS/QfyD0WMAxL7oa8Qa5NEWB&#10;tCmaFG0fZUm2hciiK2nXTr6+h6Rkk94tJC0aBIa44syZOzmjl6/Oh4o8FE1bynrtsRfUI0Wdybys&#10;d2vvj8/vF7FH2i6t87SSdbH2vhat9+ru++9eno6rgsu9rPKiIWBSt6vTce3tu+64Wi7bbF8c0vaF&#10;PBY1Xm5lc0g7LJvdMm/SE7gfqiWnNFyeZJMfG5kVbYu/vjMvvTvNf7stsu7jdtsWHanWHmTr9G+j&#10;fzfqd3n3Ml3tmvS4L7NejPQZUhzSsgbohdW7tEvJfVM+YnUos0a2ctu9yORhKbfbMiu0DtCG0Rtt&#10;Pu3TY6F1gXHa48VM7f/HNvv14dPxt4Z05zfyDAdqJdrjB5l9aUkt3+7Tele8bhp52hdpDmCmTLY8&#10;HdtVT6pM3a5axWRz+kXmcHJ630nN6LxtDsoq0JOAOxzw9WL04tyRDH/kkRBhFHgkwzseUyoC7ZZl&#10;uhrIs/u2+6mQmlX68KHtjNdyPGmb56ROD8DNZF23ZVf8BaDtoYIjf1gSSk5kwOjpbrb/7W7fE0sK&#10;ePQRd2ZxD2Phs2QcwqahZBSCWxDM5yxgbBzDJpqAISwMzgTnYTSOYRNNwPBtDOPocQybaAIGQufi&#10;7N7R4xg2UUB9Gopxp4TPAbKJGE1g6GgcKXoOkk3EgiREeRxHQnmebzyHiFHKp1gveQ6SQ2Rqw7hO&#10;zM5nTjlP+IQi4FJNxrITm/HYj/mELGI2VV9tJuhlJ3hImU/j8UBnNtF0KDfPRysos/dPR3EzfRzF&#10;3s9Z7CPdJ5jNzvUpgWDvV4nEkmQCip3oU1Ds/YyGPhNTdLGTfAqKvT+IYzrJYHZ+TwFx9zuHG07x&#10;3XBOp/vh6M7OdX9244ngiqFuBeooP8pWXRTsgxy3gmGJg1pdPtIVqNTuEWIkmU1sbi5TiZE2NjGf&#10;hYxssInFLGIEuU3szyJG7NrEwSxihKRNHM4iRqTZxNEsYkSQTRzPIsYhYRMns4hV2bepsZ4VY7dB&#10;Ni/KVHV20OfFmSq7Dvm8SGM3oYb1LN1vgo3NizZ2E25Yz0K/CTg2L+LYTchhbaGbGtPXqAZdpOof&#10;K90/dh5B/9h4BP3jRtGgaqWdKm3DIzlZXc3+2tQQtDzNveqUP34ZCt5BPhSfpabsblokyHB9m91v&#10;yuxN8c3ey0M/SIwLmS+EDh0Io/kEQvjURMcCD9o2wzvTs+jIuQS7w/4psBgMhXH4LT/GoigChApF&#10;HiVch8EA1ncvM9FYGAY8NnCLxzyTOIxCA5j4iU65Aa/vZGbicQ4Veo6LRyxD9KTMVJlFzLhOsgve&#10;0L5C+enW5JEfMhhKmUz7TkfflacvWGwCVARBYvLy+rZvmEFrWpchckedyCPus9DUHBiYo/yYANYx&#10;g9tUTAMjVBwIJrQ+T8H2jcwc3IQnvbpCMObrSmOzRr8yWIMmj1/rCYEylmlsZiALIXpTsihkfqCr&#10;zBU5oLR3LUsi9f/GImY2AWRuGp0ZyAyhYY4HzhHMsKxj7CCmfp80ofATfuuLK7IzFHGT012Z3Oc+&#10;SKk513AX5zR2lRLwM9B0usZqs+tn0zD1r+1xjIvlrgwyCyOMsUzgIqOglsOahX5Iaf86FjRyTdK3&#10;T89CTrgAc0MahUniO8aOApGoEZNyIwpZzJ0gMK3Us2B9P4793sdRGMaRE9csUfbohUoCBJ8dARcH&#10;WRMv16juqnduSGNT83kYCMwtbJYsFJGpU1wgXKlT9ns80zZNDuOFxZMGKAv6ejXkTxwAQxcxaI/A&#10;sYUxeH0DNR3vytLHXCFyPLXAICwx8cM4jVC1nwA0vdRkwCtLDGeoq14AeKVdlKDXdBQ3ypmOajLU&#10;YuAncNowR/YF4ldNBVSEqimCo7YB+4/TpZJtgbqC24K6hlwe9H1EXWOs2Wkt35dVpYtQVatbCkso&#10;hq3q9tHKqszVW71odpu3VUMeUjU1jwJujlhwc7YdMGptSFUe1h4qFP4ZZ6hB8Y91rmG6tKzMM4gr&#10;3bQVeirfX5d2lTyRJs0hCmWoDUaWJ+CVWGl13KdGKGw1cEoms11rrviprfIeon3a5yeyqe6b3xVA&#10;pAZiHsnLFh8BAgqJ1QJXucBXzLBKqx2+YWQd7naN7P4su70ewA9XNf1NorjYZbMzw3JLKl9YUqkv&#10;GGq3lusij15ZJtCTdDU8N2P07rw5kxLS6mBTg/WNzL9itA6BlBzqUwse9rL55pETPlusvfaf+7Qp&#10;PFL9XGM8j7sCai7p9MIPdPlp7Dcb+01aZ2C19nCnNY9vO6yMF2r5GmP8bamG7VpKI0m/wOcIrUr/&#10;6UR977DXetf1A8/dvwAAAP//AwBQSwMEFAAGAAgAAAAhAJgztBfeAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj91OwkAQhe9NeIfNkHgnW4htsHZLCJFgYgyKPsDSHdtCd7buLlDe3vFKryaT7+T8&#10;FIvBduKMPrSOFEwnCQikypmWagWfH+u7OYgQNRndOUIFVwywKEc3hc6Nu9A7nnexFmxCIdcKmhj7&#10;XMpQNWh1mLgeidmX81ZHfn0tjdcXNrednCVJJq1uiRMa3eOqweq4O1nOdUffrleb7UvYuOen68y8&#10;fR9elbodD8tHEBGH+CeG3/pcHUrutHcnMkF0Cu7nGW+JDFK+LHiYZimIPZOUiSwL+X9C+QMAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYs8gx2wYAACgaAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCYM7QX3gAAAAoBAAAPAAAAAAAAAAAAAAAAADUJ&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAQAoAAAAA&#10;" filled="f" strokecolor="#075291" strokeweight="1.5pt">
+              <v:shape w14:anchorId="0663BBFE" id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:243pt;margin-top:7.5pt;width:215.25pt;height:220.5pt;z-index:-251630592;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwwiPwigIAAA8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v1DAQvSPxHyzfabLfbdRsVVqKkMqH&#10;KIizYzuJheMJtneT9tcz47TbVREXRA6WxzN582bm2ecXY2fZXvtgwJV8dpJzpp0EZVxT8u/fbt6c&#10;chaicEpYcLrk9zrwi+3rV+dDX+g5tGCV9gxBXCiGvuRtjH2RZUG2uhPhBHrt0FmD70RE0zeZ8mJA&#10;9M5m8zxfZwN41XuQOgQ8vZ6cfJvw61rL+Lmug47Mlhy5xbT6tFa0ZttzUTRe9K2RjzTEP7DohHGY&#10;9AB1LaJgO2/+gOqM9BCgjicSugzq2kidasBqZvmLau5a0etUCzYn9Ic2hf8HKz/t7/ovnsXxLYw4&#10;wFRE6G9B/gzMwVUrXKMvvYeh1UJh4hm1LBv6UDz+Sq0ORSCQavgICocsdhES0Fj7jrqCdTJExwHc&#10;H5qux8gkHs43i8V6s+JMom9+mueLVRpLJoqn33sf4nsNHaNNyT1ONcGL/W2IREcUTyGUzcGNsTZN&#10;1jo2IOezHDHJFcAaRd5k+Ka6sp7tBYljs5qfTcW9COtMRIla05Uc2eE3iYb68c6plCYKY6c9UrGO&#10;wHUSH/Ijo7EwMC8UUslna0T4W3o6F7ZvxUQKQ6d0CBsmtqlawqNQ2CG1u1YNrLI7/5USbNZ4LThT&#10;hjq1ypExGaj41ZLA0BK2wasqo+fMQ/xhYpt0RoNJtOjq6UNfqmbSxBGr5eKI1VN04nXgk6yjFiTB&#10;kEYmtcSxGplBtqfUS9JPBeoeFYSEiAe9KLhpwT9wNuDtLHn4tRNec2Y/OFTh2Wy5xLCYjOVqM0fD&#10;H3uqY49wEqFKHrH4tL2K6Qmgch1colprk3T0zAQLIANv3dTw6YWga31sp6jnd2z7GwAA//8DAFBL&#10;AwQUAAYACAAAACEAmDO0F94AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP3U7CQBCF7014h82Q&#10;eCdbiG2wdksIkWBiDIo+wNId20J3tu4uUN7e8UqvJpPv5PwUi8F24ow+tI4UTCcJCKTKmZZqBZ8f&#10;67s5iBA1Gd05QgVXDLAoRzeFzo270Dued7EWbEIh1wqaGPtcylA1aHWYuB6J2ZfzVkd+fS2N1xc2&#10;t52cJUkmrW6JExrd46rB6rg7Wc51R9+uV5vtS9i456frzLx9H16Vuh0Py0cQEYf4J4bf+lwdSu60&#10;dycyQXQK7ucZb4kMUr4seJhmKYg9k5SJLAv5f0L5AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAPDCI/CKAgAADwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAJgztBfeAAAACgEAAA8AAAAAAAAAAAAAAAAA5AQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAADvBQAAAAA=&#10;" filled="f" strokecolor="#075291" strokeweight="1.5pt">
                 <v:shadow on="t" color="white [3212]" opacity="28180f" offset="0,4pt"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="19376C44" w14:textId="77777777" w:rsidR="006D307E" w:rsidRPr="00484E9A" w:rsidRDefault="006D307E" w:rsidP="004F576C">
                       <w:pPr>
                         <w:pBdr>
                           <w:bottom w:val="single" w:sz="36" w:space="1" w:color="auto"/>
                         </w:pBdr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00484E9A">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
                         <w:t>Medicare Savings Program</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7E4130CF" w14:textId="77777777" w:rsidR="006D307E" w:rsidRPr="00484E9A" w:rsidRDefault="006D307E" w:rsidP="00B43B59">
+                    <w:p w14:paraId="7E4130CF" w14:textId="77777777" w:rsidR="006D307E" w:rsidRPr="00484E9A" w:rsidRDefault="006D307E" w:rsidP="00661BB8">
                       <w:pPr>
                         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00484E9A">
                         <w:rPr>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
                         <w:t>Help</w:t>
                       </w:r>
                       <w:r w:rsidR="004F576C" w:rsidRPr="00484E9A">
                         <w:rPr>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
                         <w:t>s</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00484E9A">
                         <w:rPr>
                           <w:sz w:val="26"/>
@@ -4116,148 +3872,148 @@
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
                         <w:t xml:space="preserve">   </w:t>
                       </w:r>
                       <w:r w:rsidR="006D307E" w:rsidRPr="00267DF5">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
                         <w:t>Asset limit</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="151A9AB9" w14:textId="3143ACA7" w:rsidR="006D307E" w:rsidRPr="00267DF5" w:rsidRDefault="00267DF5" w:rsidP="00267DF5">
+                    <w:p w14:paraId="151A9AB9" w14:textId="5CC4ECD3" w:rsidR="006D307E" w:rsidRPr="00267DF5" w:rsidRDefault="00267DF5" w:rsidP="00267DF5">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
                         <w:t xml:space="preserve">   </w:t>
                       </w:r>
                       <w:r w:rsidR="006D307E" w:rsidRPr="00267DF5">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
                         <w:t>Individual</w:t>
                       </w:r>
                       <w:r w:rsidR="006D307E" w:rsidRPr="00267DF5">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="004F576C" w:rsidRPr="00267DF5">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
                         <w:t xml:space="preserve">   </w:t>
                       </w:r>
                       <w:r w:rsidR="006D307E" w:rsidRPr="00267DF5">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
                         <w:t>$1,</w:t>
                       </w:r>
-                      <w:r w:rsidR="00A1661B">
+                      <w:r w:rsidR="00BB7C1E">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
-                        <w:t>714</w:t>
+                        <w:t>816</w:t>
                       </w:r>
                       <w:r w:rsidR="006D307E" w:rsidRPr="00267DF5">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="00FF443D" w:rsidRPr="00267DF5">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
                         <w:t>$</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00267DF5">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
                         <w:t>9</w:t>
                       </w:r>
                       <w:r w:rsidR="00FF443D" w:rsidRPr="00267DF5">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
                         <w:t>,</w:t>
                       </w:r>
-                      <w:r w:rsidR="008228D0">
+                      <w:r w:rsidR="00BB7C1E">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
-                        <w:t>430</w:t>
+                        <w:t>950</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="38AE5983" w14:textId="22B481BF" w:rsidR="006D307E" w:rsidRPr="00267DF5" w:rsidRDefault="00267DF5" w:rsidP="00267DF5">
+                    <w:p w14:paraId="38AE5983" w14:textId="7702C448" w:rsidR="006D307E" w:rsidRPr="00267DF5" w:rsidRDefault="00267DF5" w:rsidP="00267DF5">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
                         <w:t xml:space="preserve">     </w:t>
                       </w:r>
                       <w:r w:rsidR="006D307E" w:rsidRPr="00267DF5">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
                         <w:t>Couple</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
@@ -4285,306 +4041,282 @@
                       </w:r>
                       <w:r w:rsidR="00FF443D" w:rsidRPr="00267DF5">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
                         <w:t>$</w:t>
                       </w:r>
                       <w:r w:rsidR="001E096C" w:rsidRPr="00267DF5">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
                       <w:r w:rsidR="00186530" w:rsidRPr="00267DF5">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
                         <w:t>,</w:t>
                       </w:r>
-                      <w:r w:rsidR="001F1A4B">
+                      <w:r w:rsidR="00BB7C1E">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
-                        <w:t>319</w:t>
+                        <w:t>455</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
                         <w:t xml:space="preserve">           </w:t>
                       </w:r>
                       <w:r w:rsidR="00FF443D" w:rsidRPr="00267DF5">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
                         <w:t>$1</w:t>
                       </w:r>
                       <w:r w:rsidR="008228D0">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
                         <w:t>4</w:t>
                       </w:r>
-                      <w:r w:rsidR="00FF443D" w:rsidRPr="00267DF5">
+                      <w:r w:rsidR="00BB7C1E">
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w14:reflection w14:blurRad="0" w14:stA="100000" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="b"/>
                         </w:rPr>
-                        <w:t>,</w:t>
-[...23 lines deleted...]
-                        <w:t>0</w:t>
+                        <w:t>,910</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="tight"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DF6667" w:rsidRPr="0007582D" w:rsidSect="00C9051B">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="432" w:left="720" w:header="144" w:footer="144" w:gutter="0"/>
       <w:cols w:num="3" w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DE7E18C" w14:textId="77777777" w:rsidR="00C9051B" w:rsidRDefault="00C9051B" w:rsidP="001A620F">
+    <w:p w14:paraId="73CF8E30" w14:textId="77777777" w:rsidR="00F15773" w:rsidRDefault="00F15773" w:rsidP="001A620F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7006430B" w14:textId="77777777" w:rsidR="00C9051B" w:rsidRDefault="00C9051B" w:rsidP="001A620F">
+    <w:p w14:paraId="0D3748C6" w14:textId="77777777" w:rsidR="00F15773" w:rsidRDefault="00F15773" w:rsidP="001A620F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2BA7E6D5" w14:textId="77777777" w:rsidR="00C36799" w:rsidRDefault="00C36799">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7013D83F" w14:textId="77777777" w:rsidR="00C36799" w:rsidRDefault="00C36799">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3E4BD697" w14:textId="77777777" w:rsidR="00C36799" w:rsidRDefault="00C36799">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D5FE421" w14:textId="77777777" w:rsidR="00C9051B" w:rsidRDefault="00C9051B" w:rsidP="001A620F">
+    <w:p w14:paraId="20A399D0" w14:textId="77777777" w:rsidR="00F15773" w:rsidRDefault="00F15773" w:rsidP="001A620F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7855A85F" w14:textId="77777777" w:rsidR="00C9051B" w:rsidRDefault="00C9051B" w:rsidP="001A620F">
+    <w:p w14:paraId="0D4C8C20" w14:textId="77777777" w:rsidR="00F15773" w:rsidRDefault="00F15773" w:rsidP="001A620F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22B780CB" w14:textId="77777777" w:rsidR="00C36799" w:rsidRDefault="00C36799">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE0F1DC" w14:textId="77777777" w:rsidR="00C36799" w:rsidRDefault="00C36799">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="105E1EE8" w14:textId="77777777" w:rsidR="00C36799" w:rsidRDefault="00C36799">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03940239"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1C82856"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6494,231 +6226,264 @@
   <w:num w:numId="11" w16cid:durableId="1000739287">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1124494463">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1620842093">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1436707106">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1229611941">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1240094944">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1288854372">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A620F"/>
     <w:rsid w:val="00014481"/>
     <w:rsid w:val="00041B7C"/>
     <w:rsid w:val="000437FC"/>
     <w:rsid w:val="00053332"/>
     <w:rsid w:val="0007582D"/>
+    <w:rsid w:val="000A29D1"/>
     <w:rsid w:val="000E550F"/>
     <w:rsid w:val="00113E56"/>
     <w:rsid w:val="001155ED"/>
     <w:rsid w:val="001332F2"/>
     <w:rsid w:val="00137D68"/>
     <w:rsid w:val="001425ED"/>
     <w:rsid w:val="00160C9F"/>
     <w:rsid w:val="00186530"/>
     <w:rsid w:val="00197370"/>
     <w:rsid w:val="001A0C67"/>
     <w:rsid w:val="001A2618"/>
+    <w:rsid w:val="001A4A65"/>
     <w:rsid w:val="001A620F"/>
     <w:rsid w:val="001A750D"/>
     <w:rsid w:val="001E096C"/>
     <w:rsid w:val="001F1A4B"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="002242CF"/>
     <w:rsid w:val="00242258"/>
     <w:rsid w:val="00267DF5"/>
     <w:rsid w:val="002C0485"/>
     <w:rsid w:val="002C3746"/>
     <w:rsid w:val="0030610D"/>
     <w:rsid w:val="003779DD"/>
+    <w:rsid w:val="003C0245"/>
     <w:rsid w:val="003E54F3"/>
     <w:rsid w:val="00411986"/>
     <w:rsid w:val="0046069C"/>
     <w:rsid w:val="00484E9A"/>
     <w:rsid w:val="004A32A0"/>
     <w:rsid w:val="004A4628"/>
     <w:rsid w:val="004B51DF"/>
     <w:rsid w:val="004B68C2"/>
+    <w:rsid w:val="004E0258"/>
     <w:rsid w:val="004F576C"/>
+    <w:rsid w:val="00512E4B"/>
     <w:rsid w:val="00530A17"/>
     <w:rsid w:val="00574E6D"/>
     <w:rsid w:val="00576B22"/>
     <w:rsid w:val="00593338"/>
+    <w:rsid w:val="005A43B4"/>
+    <w:rsid w:val="006027F4"/>
     <w:rsid w:val="00620EC0"/>
     <w:rsid w:val="0062148B"/>
     <w:rsid w:val="006463EB"/>
+    <w:rsid w:val="00661BB8"/>
     <w:rsid w:val="00677A51"/>
     <w:rsid w:val="00687CD5"/>
     <w:rsid w:val="006A1560"/>
     <w:rsid w:val="006D307E"/>
     <w:rsid w:val="006E135E"/>
     <w:rsid w:val="006F309F"/>
     <w:rsid w:val="007009CD"/>
     <w:rsid w:val="007114AB"/>
+    <w:rsid w:val="00711FBD"/>
     <w:rsid w:val="007149A5"/>
     <w:rsid w:val="00726E54"/>
+    <w:rsid w:val="00736365"/>
+    <w:rsid w:val="007503B6"/>
     <w:rsid w:val="0076330B"/>
+    <w:rsid w:val="0078158C"/>
     <w:rsid w:val="00793DDF"/>
     <w:rsid w:val="007A0BCD"/>
     <w:rsid w:val="007A5D1E"/>
     <w:rsid w:val="007B0C1D"/>
     <w:rsid w:val="007C4849"/>
     <w:rsid w:val="007D2F9A"/>
     <w:rsid w:val="007D330C"/>
     <w:rsid w:val="007E32EE"/>
     <w:rsid w:val="007E5AF1"/>
     <w:rsid w:val="00807C25"/>
     <w:rsid w:val="008228D0"/>
     <w:rsid w:val="0084118C"/>
     <w:rsid w:val="008652BB"/>
+    <w:rsid w:val="00885CC1"/>
     <w:rsid w:val="00886FDA"/>
+    <w:rsid w:val="00896194"/>
     <w:rsid w:val="008A2624"/>
+    <w:rsid w:val="008B6AD9"/>
     <w:rsid w:val="008C7418"/>
     <w:rsid w:val="0090386F"/>
     <w:rsid w:val="00914D4F"/>
     <w:rsid w:val="009374CC"/>
     <w:rsid w:val="0094776F"/>
+    <w:rsid w:val="00952417"/>
     <w:rsid w:val="009933A1"/>
     <w:rsid w:val="00994C14"/>
+    <w:rsid w:val="009B4D18"/>
     <w:rsid w:val="00A10F80"/>
     <w:rsid w:val="00A1661B"/>
     <w:rsid w:val="00A77955"/>
     <w:rsid w:val="00A87BCF"/>
     <w:rsid w:val="00AA21E2"/>
     <w:rsid w:val="00AB2EAF"/>
     <w:rsid w:val="00AC1791"/>
     <w:rsid w:val="00AC26A5"/>
     <w:rsid w:val="00AD39A2"/>
+    <w:rsid w:val="00AE2292"/>
+    <w:rsid w:val="00B006AB"/>
     <w:rsid w:val="00B07B7C"/>
     <w:rsid w:val="00B2192F"/>
     <w:rsid w:val="00B437E1"/>
     <w:rsid w:val="00B43B59"/>
     <w:rsid w:val="00B76944"/>
     <w:rsid w:val="00B93747"/>
+    <w:rsid w:val="00BB7C1E"/>
     <w:rsid w:val="00C125DE"/>
     <w:rsid w:val="00C155A8"/>
     <w:rsid w:val="00C36799"/>
     <w:rsid w:val="00C73AFE"/>
+    <w:rsid w:val="00C7646C"/>
     <w:rsid w:val="00C83FBB"/>
     <w:rsid w:val="00C9051B"/>
     <w:rsid w:val="00CD3F53"/>
     <w:rsid w:val="00D030E7"/>
+    <w:rsid w:val="00D179EA"/>
+    <w:rsid w:val="00D3552C"/>
     <w:rsid w:val="00D54C04"/>
+    <w:rsid w:val="00D660AB"/>
+    <w:rsid w:val="00D775A4"/>
     <w:rsid w:val="00DE1533"/>
     <w:rsid w:val="00DE27DC"/>
     <w:rsid w:val="00DF14F0"/>
     <w:rsid w:val="00DF6667"/>
     <w:rsid w:val="00E15188"/>
     <w:rsid w:val="00E3130C"/>
+    <w:rsid w:val="00E45435"/>
+    <w:rsid w:val="00E63156"/>
     <w:rsid w:val="00E646BA"/>
     <w:rsid w:val="00E649B6"/>
     <w:rsid w:val="00EA2EF6"/>
     <w:rsid w:val="00EB3359"/>
     <w:rsid w:val="00EC2166"/>
     <w:rsid w:val="00EC44E8"/>
     <w:rsid w:val="00ED1789"/>
     <w:rsid w:val="00EE2935"/>
+    <w:rsid w:val="00F15773"/>
     <w:rsid w:val="00F43637"/>
+    <w:rsid w:val="00F44AF9"/>
     <w:rsid w:val="00F61416"/>
     <w:rsid w:val="00F910EA"/>
+    <w:rsid w:val="00F942B2"/>
+    <w:rsid w:val="00FB6C21"/>
     <w:rsid w:val="00FC3060"/>
     <w:rsid w:val="00FD02BB"/>
     <w:rsid w:val="00FD1617"/>
+    <w:rsid w:val="00FE0787"/>
     <w:rsid w:val="00FF226E"/>
     <w:rsid w:val="00FF443D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="49A8F29E"/>
   <w15:docId w15:val="{CA039673-4DEA-4BF9-9700-11F9B703480C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7218,51 +6983,51 @@
     <w:rsid w:val="00A87BCF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E646BA"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="473447134">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -7542,65 +7307,61 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="46020306-c3cc-468a-a239-4e523414fbf6" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ad47a332-a926-4fe1-b72a-61f1acad3064">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072068C70DBDCD74682F124B3B88A0832" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="464a2fc9577229abbcb46e3ab32ef793">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ad47a332-a926-4fe1-b72a-61f1acad3064" xmlns:ns3="46020306-c3cc-468a-a239-4e523414fbf6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="38337da033a1aae05052577c574e5f5c" ns2:_="" ns3:_="">
     <xsd:import namespace="ad47a332-a926-4fe1-b72a-61f1acad3064"/>
     <xsd:import namespace="46020306-c3cc-468a-a239-4e523414fbf6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -7785,141 +7546,145 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED814F87-4448-428F-80A3-F6A521009834}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="46020306-c3cc-468a-a239-4e523414fbf6"/>
     <ds:schemaRef ds:uri="ad47a332-a926-4fe1-b72a-61f1acad3064"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC84AC84-1BEE-4DB0-8EC3-5B8C8BB48170}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ad47a332-a926-4fe1-b72a-61f1acad3064"/>
     <ds:schemaRef ds:uri="46020306-c3cc-468a-a239-4e523414fbf6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A147FCF7-A3EC-4541-95F0-4FE24A59162A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE1E59F0-3D30-4771-9DEA-7439BD89E100}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{8e087664-409d-4c4c-a6b4-7aa01020d6ea}" enabled="0" method="" siteId="{8e087664-409d-4c4c-a6b4-7aa01020d6ea}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
-  <Characters>12</Characters>
+  <Characters>11</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
+  <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12</CharactersWithSpaces>
+  <CharactersWithSpaces>11</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>bcadmin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010072068C70DBDCD74682F124B3B88A0832</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>